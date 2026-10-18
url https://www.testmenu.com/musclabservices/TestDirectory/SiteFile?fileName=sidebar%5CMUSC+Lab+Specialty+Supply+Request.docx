--- v0 (2026-09-01)
+++ v1 (2026-10-18)
@@ -7,161 +7,162 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="10A013F6" w14:textId="769F5400" w:rsidR="000E4A44" w:rsidRPr="00D726EE" w:rsidRDefault="009E3409" w:rsidP="009E3409">
+    <w:p w14:paraId="10A013F6" w14:textId="769F5400" w:rsidR="000E4A44" w:rsidRPr="008A1E17" w:rsidRDefault="009E3409" w:rsidP="008A1E17">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D726EE">
+      <w:r w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">MUSC Laboratory </w:t>
       </w:r>
-      <w:r w:rsidR="00D726EE" w:rsidRPr="00D726EE">
+      <w:r w:rsidR="00D726EE" w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Specialty </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D726EE">
+      <w:r w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Supply Reques</w:t>
       </w:r>
-      <w:r w:rsidR="00570DFB" w:rsidRPr="00D726EE">
+      <w:r w:rsidR="00570DFB" w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00570DFB" w:rsidRPr="00D726EE">
+      <w:r w:rsidR="00570DFB" w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00570DFB" w:rsidRPr="00D726EE">
+      <w:r w:rsidR="00570DFB" w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00570DFB" w:rsidRPr="00D726EE">
+      <w:r w:rsidR="00570DFB" w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00570DFB" w:rsidRPr="00D726EE">
+      <w:r w:rsidR="00570DFB" w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00570DFB" w:rsidRPr="00D726EE">
+      <w:r w:rsidR="00570DFB" w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00570DFB" w:rsidRPr="00D726EE">
+      <w:r w:rsidR="00570DFB" w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="381E788B" wp14:editId="6F4BAEBD">
             <wp:extent cx="1824787" cy="638175"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:docPr id="208114682" name="Picture 1" descr="Blue text on a black background&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="208114682" name="Picture 1" descr="Blue text on a black background&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
@@ -176,3366 +177,3570 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5043" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
         <w:tblDescription w:val="Layout table to add Sheet Number, Date, Performed by, and Department"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1679"/>
         <w:gridCol w:w="4496"/>
         <w:gridCol w:w="1781"/>
         <w:gridCol w:w="2927"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00663403" w:rsidRPr="00D726EE" w14:paraId="3B955811" w14:textId="77777777" w:rsidTr="00570DFB">
+      <w:tr w:rsidR="00663403" w:rsidRPr="008A1E17" w14:paraId="3B955811" w14:textId="77777777" w:rsidTr="00570DFB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="682A88B3" w14:textId="353802B4" w:rsidR="000E4A44" w:rsidRPr="00D726EE" w:rsidRDefault="009E3409" w:rsidP="005A6175">
+          <w:p w14:paraId="682A88B3" w14:textId="353802B4" w:rsidR="000E4A44" w:rsidRPr="008A1E17" w:rsidRDefault="009E3409" w:rsidP="005A6175">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Facility Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4496" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42CB2E0B" w14:textId="6192D279" w:rsidR="000E4A44" w:rsidRPr="00D726EE" w:rsidRDefault="000E4A44" w:rsidP="005A6175">
+          <w:p w14:paraId="42CB2E0B" w14:textId="6192D279" w:rsidR="000E4A44" w:rsidRPr="008A1E17" w:rsidRDefault="000E4A44" w:rsidP="005A6175">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1781" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07B22EDF" w14:textId="2DFF080D" w:rsidR="000E4A44" w:rsidRPr="00D726EE" w:rsidRDefault="009E3409" w:rsidP="005A6175">
+          <w:p w14:paraId="07B22EDF" w14:textId="2DFF080D" w:rsidR="000E4A44" w:rsidRPr="008A1E17" w:rsidRDefault="009E3409" w:rsidP="005A6175">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Requestor Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2927" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59BCD071" w14:textId="1919FEB7" w:rsidR="000E4A44" w:rsidRPr="00D726EE" w:rsidRDefault="000E4A44" w:rsidP="005A6175">
+          <w:p w14:paraId="59BCD071" w14:textId="1919FEB7" w:rsidR="000E4A44" w:rsidRPr="008A1E17" w:rsidRDefault="000E4A44" w:rsidP="005A6175">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E3409" w:rsidRPr="00D726EE" w14:paraId="4306A40B" w14:textId="77777777" w:rsidTr="00570DFB">
+      <w:tr w:rsidR="009E3409" w:rsidRPr="008A1E17" w14:paraId="4306A40B" w14:textId="77777777" w:rsidTr="00570DFB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B6055EC" w14:textId="49B6E5DE" w:rsidR="009E3409" w:rsidRPr="00D726EE" w:rsidRDefault="009E3409" w:rsidP="005A6175">
+          <w:p w14:paraId="6B6055EC" w14:textId="49B6E5DE" w:rsidR="009E3409" w:rsidRPr="008A1E17" w:rsidRDefault="009E3409" w:rsidP="005A6175">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Location Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4496" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69CD1F17" w14:textId="1D3AF5A4" w:rsidR="009E3409" w:rsidRPr="00D726EE" w:rsidRDefault="009E3409" w:rsidP="005A6175">
+          <w:p w14:paraId="69CD1F17" w14:textId="1D3AF5A4" w:rsidR="009E3409" w:rsidRPr="008A1E17" w:rsidRDefault="009E3409" w:rsidP="005A6175">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1781" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2EA5F8" w14:textId="2A74CC53" w:rsidR="009E3409" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="005A6175">
+          <w:p w14:paraId="7D2EA5F8" w14:textId="2A74CC53" w:rsidR="009E3409" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="005A6175">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2927" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01A21B86" w14:textId="49E7A097" w:rsidR="009E3409" w:rsidRPr="00D726EE" w:rsidRDefault="009E3409" w:rsidP="005A6175">
+          <w:p w14:paraId="01A21B86" w14:textId="49E7A097" w:rsidR="009E3409" w:rsidRPr="008A1E17" w:rsidRDefault="009E3409" w:rsidP="005A6175">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="1C664AF2" w14:textId="77777777" w:rsidTr="00570DFB">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="1C664AF2" w14:textId="77777777" w:rsidTr="00570DFB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44B931DF" w14:textId="693539B2" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="44B931DF" w14:textId="693539B2" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4496" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FBB141A" w14:textId="77777777" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="0FBB141A" w14:textId="77777777" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1781" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16FEE5FD" w14:textId="043C6957" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="16FEE5FD" w14:textId="043C6957" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Date of Request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2927" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC9EBC2" w14:textId="77777777" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="4BC9EBC2" w14:textId="77777777" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4AC2A978" w14:textId="77777777" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
-[...9 lines deleted...]
-    <w:p w14:paraId="45B36713" w14:textId="77777777" w:rsidR="00D726EE" w:rsidRDefault="00570DFB" w:rsidP="00D726EE">
+    <w:p w14:paraId="45B36713" w14:textId="77777777" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00570DFB" w:rsidP="00D726EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D726EE">
+      <w:r w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">**Important Note** </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D726EE">
+      <w:r w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">These requested supplies are to be used for specimens sent to MUSC Hospital Lab only. Avoid using these supplies for specimens sent to other reference labs. (i.e. LabCorp, MUSCP-PC(CFC) Lab, Roper, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D726EE">
+      <w:r w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>etc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D726EE">
+      <w:r w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">). Your cooperation will allow MUSC Hospital Lab to continue providing this service to your location. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFE3D35" w14:textId="5CBABD4B" w:rsidR="00D726EE" w:rsidRDefault="00570DFB" w:rsidP="00D726EE">
+    <w:p w14:paraId="4BFE3D35" w14:textId="5CBABD4B" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00570DFB" w:rsidP="00D726EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D726EE">
+      <w:r w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Indicate quantity of</w:t>
       </w:r>
-      <w:r w:rsidR="00882344">
+      <w:r w:rsidR="00882344" w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> specialty</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D726EE">
+      <w:r w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> supplies needed. Send the request via email to labcs@musc.edu OR fax to 843-792-4896.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4511B5B1" w14:textId="77777777" w:rsidR="00882344" w:rsidRDefault="00570DFB" w:rsidP="00D726EE">
+    <w:p w14:paraId="4511B5B1" w14:textId="77777777" w:rsidR="00882344" w:rsidRPr="008A1E17" w:rsidRDefault="00570DFB" w:rsidP="00D726EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D726EE">
+      <w:r w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve">Supply orders are filled </w:t>
+        <w:t xml:space="preserve">Supply orders are </w:t>
       </w:r>
-      <w:r w:rsidR="00D726EE" w:rsidRPr="00D726EE">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>filled</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008A1E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D726EE" w:rsidRPr="008A1E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">on a first-in-first-out basis with expected delivery in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D726EE">
+      <w:r w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>5-7 business days</w:t>
       </w:r>
-      <w:r w:rsidR="00D726EE" w:rsidRPr="00D726EE">
+      <w:r w:rsidR="00D726EE" w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>. Urgent or STAT orders cannot be accommodated. It is the responsibility of the ordering location to order routine supplies not included on this request form.</w:t>
+        <w:t xml:space="preserve">. Urgent or STAT orders cannot be accommodated. It is the responsibility of the ordering location to order routine supplies not included </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D726EE" w:rsidRPr="008A1E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D726EE" w:rsidRPr="008A1E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this request form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F3CC1D" w14:textId="38197E5E" w:rsidR="00570DFB" w:rsidRPr="00D726EE" w:rsidRDefault="00570DFB" w:rsidP="00D726EE">
+    <w:p w14:paraId="1E8A4C92" w14:textId="5CBBBAB3" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00570DFB" w:rsidP="00D726EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D726EE">
+      <w:r w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>If you have any questions</w:t>
       </w:r>
-      <w:r w:rsidR="00D726EE" w:rsidRPr="00D726EE">
+      <w:r w:rsidR="00D726EE" w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">, please call </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D726EE">
+      <w:r w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>Laboratory Client Services at 843-792-0707 for assistance.</w:t>
+        <w:t xml:space="preserve">Laboratory Client Services </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008A1E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008A1E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 843-792-0707 for assistance.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="5020" w:type="pct"/>
+        <w:tblW w:w="5040" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
         <w:tblDescription w:val="Add Inventory number, Item Description, Purchase Price, Quantity, and Location to create an inventory list"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7124"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1340"/>
+        <w:gridCol w:w="7153"/>
+        <w:gridCol w:w="2358"/>
+        <w:gridCol w:w="1345"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="109A7FFB" w14:textId="0D6F2BC9" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="109A7FFB" w14:textId="0D6F2BC9" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="162"/>
+          <w:trHeight w:val="160"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="79C0F3EF" w14:textId="1E7F0A41" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="79C0F3EF" w14:textId="1E7F0A41" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Collection </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="105134BD" w14:textId="50884C88" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="105134BD" w14:textId="50884C88" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Unit of Meas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7A5B1E9E" w14:textId="6053F7AB" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="7A5B1E9E" w14:textId="6053F7AB" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Quantity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="7ED61585" w14:textId="30508872" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="7ED61585" w14:textId="30508872" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="252"/>
+          <w:trHeight w:val="250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="122C7ED4" w14:textId="40546345" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="122C7ED4" w14:textId="40546345" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Blood Culture Bottle Set - Adult</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2067825A" w14:textId="3D0F38BC" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="2067825A" w14:textId="3D0F38BC" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="500A38CC" w14:textId="0DA54C6B" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="500A38CC" w14:textId="0DA54C6B" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____ each</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="044818FF" w14:textId="4EBCECC3" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="044818FF" w14:textId="4EBCECC3" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="263"/>
+          <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76047AC3" w14:textId="06B0E9A4" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="76047AC3" w14:textId="06B0E9A4" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Blood Culture Bottle - Pediatric</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34CCFF6E" w14:textId="4BFFFF03" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="34CCFF6E" w14:textId="4BFFFF03" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24E676F7" w14:textId="36E6E60A" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="24E676F7" w14:textId="36E6E60A" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____ each</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5595" w:rsidRPr="00D726EE" w14:paraId="1B3D6567" w14:textId="77777777" w:rsidTr="00D71874">
+      <w:tr w:rsidR="005A5595" w:rsidRPr="008A1E17" w14:paraId="1B3D6567" w14:textId="77777777" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="245"/>
+          <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DD4EE9A" w14:textId="27BA0840" w:rsidR="005A5595" w:rsidRPr="00D726EE" w:rsidRDefault="005A5595" w:rsidP="001E6437">
+          <w:p w14:paraId="5DD4EE9A" w14:textId="27BA0840" w:rsidR="005A5595" w:rsidRPr="008A1E17" w:rsidRDefault="005A5595" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>AFB/Fungal Blood Culture Bottle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD273BE" w14:textId="643B0FD5" w:rsidR="005A5595" w:rsidRPr="00D726EE" w:rsidRDefault="005A5595" w:rsidP="001E6437">
+          <w:p w14:paraId="4CD273BE" w14:textId="643B0FD5" w:rsidR="005A5595" w:rsidRPr="008A1E17" w:rsidRDefault="005A5595" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40AF2C25" w14:textId="17725C25" w:rsidR="005A5595" w:rsidRPr="00D726EE" w:rsidRDefault="005A5595" w:rsidP="001E6437">
+          <w:p w14:paraId="40AF2C25" w14:textId="17725C25" w:rsidR="005A5595" w:rsidRPr="008A1E17" w:rsidRDefault="005A5595" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____ each</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="5AD0622D" w14:textId="66582D2B" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="5AD0622D" w14:textId="66582D2B" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="371"/>
+          <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CF38EA1" w14:textId="0EFDED80" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="5CF38EA1" w14:textId="0EFDED80" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Aptima Kits - Urine (yellow)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5958D3CE" w14:textId="3C8D0B2D" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="5958D3CE" w14:textId="3C8D0B2D" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>50/Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06B3A5D6" w14:textId="09F2807D" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="06B3A5D6" w14:textId="09F2807D" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____ each    ____box</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="3EBA020D" w14:textId="16E56DFC" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="3EBA020D" w14:textId="16E56DFC" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="371"/>
+          <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="075344EC" w14:textId="3E8D0AA3" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="075344EC" w14:textId="3E8D0AA3" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Aptima Kits </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Multitest</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> Swab (orange)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="203BF1BE" w14:textId="0344C21A" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="203BF1BE" w14:textId="0344C21A" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>50/Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2087CCC8" w14:textId="7FD72427" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="2087CCC8" w14:textId="7FD72427" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____ each    ____box</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="25ECD6E1" w14:textId="359DE4E3" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="25ECD6E1" w14:textId="359DE4E3" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="371"/>
+          <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00ED958D" w14:textId="25FF92E4" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="00ED958D" w14:textId="25FF92E4" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>E-swab (bacteria</w:t>
             </w:r>
-            <w:r w:rsidR="00F3141C">
+            <w:r w:rsidR="00F3141C" w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> culture)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79AD7AB7" w14:textId="4C01DE1A" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="79AD7AB7" w14:textId="4C01DE1A" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>50/Bag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="358EFA1F" w14:textId="7EB26116" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="358EFA1F" w14:textId="7EB26116" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____ each    ____bag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="7724B48E" w14:textId="34BB7EE4" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="7724B48E" w14:textId="34BB7EE4" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="378"/>
+          <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="338BDC80" w14:textId="77777777" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="338BDC80" w14:textId="77777777" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Universal Viral Transport Media </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09FC3A3A" w14:textId="43DDEAF7" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="09FC3A3A" w14:textId="43DDEAF7" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(red cap, pink liquid)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17E376D4" w14:textId="63BCCE76" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="17E376D4" w14:textId="63BCCE76" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>50/Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C52774C" w14:textId="5D497269" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="2C52774C" w14:textId="5D497269" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____ each    ____box</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="0E705670" w14:textId="492BE985" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="0E705670" w14:textId="492BE985" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="216"/>
+          <w:trHeight w:val="214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="562F9712" w14:textId="0FC3C0B7" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="562F9712" w14:textId="0FC3C0B7" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Microbiology Media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA73C1B" w14:textId="09337898" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="4FA73C1B" w14:textId="09337898" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Unit of Meas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC369EC" w14:textId="16A627AD" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="7AC369EC" w14:textId="16A627AD" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Quantity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="1F5396D5" w14:textId="095E26E1" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="1F5396D5" w14:textId="095E26E1" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="371"/>
+          <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06B0C8A1" w14:textId="43D87604" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="06B0C8A1" w14:textId="43D87604" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>TSA II 5% Sheep’s Blood Agar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39650D85" w14:textId="0E9D9F36" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="39650D85" w14:textId="0E9D9F36" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>10/Pack</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C3CFA56" w14:textId="77777777" w:rsidR="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="2C3CFA56" w14:textId="77777777" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____ each</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="470D75F8" w14:textId="0D8B18A4" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="470D75F8" w14:textId="0D8B18A4" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____pack</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="01D90A90" w14:textId="161E4109" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="01D90A90" w14:textId="161E4109" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="371"/>
+          <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64CE343B" w14:textId="482650AC" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="64CE343B" w14:textId="482650AC" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Chocolate II Agar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA7AF38" w14:textId="50DE4AA7" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="2EA7AF38" w14:textId="50DE4AA7" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>10/Pack</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D2E06E1" w14:textId="77777777" w:rsidR="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="6D2E06E1" w14:textId="77777777" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____ each</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55B6A6E1" w14:textId="357BE5DC" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="55B6A6E1" w14:textId="357BE5DC" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____pack</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="0487AF42" w14:textId="37B2D718" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="0487AF42" w14:textId="37B2D718" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="371"/>
+          <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E76F9F8" w14:textId="41692106" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="7E76F9F8" w14:textId="41692106" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Inhibitory Mold Agar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="137F7BED" w14:textId="139F0188" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="137F7BED" w14:textId="139F0188" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>10/Pack</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02F4DD28" w14:textId="77777777" w:rsidR="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="02F4DD28" w14:textId="77777777" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____ each</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3560A020" w14:textId="2FCA6797" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="3560A020" w14:textId="2FCA6797" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____pack</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="35409A94" w14:textId="0D4D42B6" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="35409A94" w14:textId="0D4D42B6" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="371"/>
+          <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="645B3BFC" w14:textId="55F95FDA" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="645B3BFC" w14:textId="55F95FDA" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Lowenstein-Jensen Slant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59943A96" w14:textId="3D4644C6" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="59943A96" w14:textId="3D4644C6" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B19178E" w14:textId="7FA64429" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="1B19178E" w14:textId="7FA64429" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____ each</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="2C6AE683" w14:textId="231E4794" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="2C6AE683" w14:textId="231E4794" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="371"/>
+          <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A76F197" w14:textId="7D764EEF" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="0A76F197" w14:textId="7D764EEF" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Thioglycolate Broth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FCE5A39" w14:textId="4412C2D8" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="3FCE5A39" w14:textId="4412C2D8" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="101EEED2" w14:textId="37FE9293" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="101EEED2" w14:textId="37FE9293" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____ each</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="66C3FACE" w14:textId="0EE7A3B1" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="66C3FACE" w14:textId="0EE7A3B1" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="209"/>
+          <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C1A07DC" w14:textId="794E6CA7" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="1C1A07DC" w14:textId="794E6CA7" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Pages Amoeba Saline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="368646E9" w14:textId="5242F896" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="368646E9" w14:textId="5242F896" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DAC355A" w14:textId="474FD0D1" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="2DAC355A" w14:textId="474FD0D1" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____ each</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="21A98E97" w14:textId="213E3B23" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="21A98E97" w14:textId="213E3B23" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="198"/>
+          <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="077990BF" w14:textId="6A962C87" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="077990BF" w14:textId="6A962C87" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Specialty Blood Collection Tubes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3D8FD203" w14:textId="6A99FE47" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="3D8FD203" w14:textId="6A99FE47" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Unit of Meas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
             </w:rPr>
             <w:alias w:val="Quantity:"/>
             <w:tag w:val="Quantity:"/>
             <w:id w:val="-1298147221"/>
             <w:placeholder>
               <w:docPart w:val="D8A01C64F962427A8C253F6701F4164E"/>
             </w:placeholder>
             <w:temporary/>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1340" w:type="dxa"/>
+                <w:tcW w:w="1345" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
               </w:tcPr>
-              <w:p w14:paraId="5DB2B60B" w14:textId="6EA351B5" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+              <w:p w14:paraId="5DB2B60B" w14:textId="6EA351B5" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="16"/>
-                    <w:szCs w:val="16"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00D726EE">
+                <w:r w:rsidRPr="008A1E17">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
-                    <w:sz w:val="16"/>
-                    <w:szCs w:val="16"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
                   </w:rPr>
                   <w:t>Quantity</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="25262954" w14:textId="2D070E6B" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="25262954" w14:textId="2D070E6B" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="371"/>
+          <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00CFEFA8" w14:textId="41AED9CD" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="00CFEFA8" w14:textId="41AED9CD" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Na Heparin dk green, 4 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A9EF5FF" w14:textId="7FFF6646" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="1A9EF5FF" w14:textId="7FFF6646" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>100/flat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="196C3C71" w14:textId="75D4FABB" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="196C3C71" w14:textId="75D4FABB" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>____</w:t>
-[...15 lines deleted...]
-              <w:t>each</w:t>
+              <w:t>____ each</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4429A75E" w14:textId="685785FA" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="4429A75E" w14:textId="685785FA" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____ flat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="2B59553B" w14:textId="401DAF46" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="2B59553B" w14:textId="401DAF46" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="423"/>
+          <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="440C3489" w14:textId="3CE477A6" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="440C3489" w14:textId="3CE477A6" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Royal Blue EDTA (purple stripe)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B2624BD" w14:textId="543539DF" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="1B2624BD" w14:textId="543539DF" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>100/Flat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23484E61" w14:textId="45E17868" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="23484E61" w14:textId="45E17868" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>____ each    ____</w:t>
-[...15 lines deleted...]
-              <w:t>flat</w:t>
+              <w:t>____ each    ____ flat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="5C81D37C" w14:textId="77777777" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="5C81D37C" w14:textId="77777777" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="405"/>
+          <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EB58A80" w14:textId="57EDDD81" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="6EB58A80" w14:textId="57EDDD81" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Royal Blue No Additive (red stripe)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="458F331B" w14:textId="44C06FC3" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="458F331B" w14:textId="44C06FC3" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>100/Flat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21A86E26" w14:textId="1667B2E9" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="21A86E26" w14:textId="1667B2E9" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____ each    ____flat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="3272998A" w14:textId="39739EF8" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="3272998A" w14:textId="39739EF8" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="378"/>
+          <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D278A7C" w14:textId="37F29C9E" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="1D278A7C" w14:textId="37F29C9E" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ACD-A (yellow glass)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6962D458" w14:textId="716F39D4" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="6962D458" w14:textId="716F39D4" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>50/flat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10F8668E" w14:textId="06A3C6AE" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="10F8668E" w14:textId="06A3C6AE" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>____ each    ____</w:t>
-[...15 lines deleted...]
-              <w:t>flat</w:t>
+              <w:t>____ each    ____ flat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="57995E7C" w14:textId="77777777" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="57995E7C" w14:textId="77777777" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="371"/>
+          <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52AF374C" w14:textId="06D1184D" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="005C673F" w:rsidP="001E6437">
+          <w:p w14:paraId="52AF374C" w14:textId="06D1184D" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="005C673F" w:rsidP="001E6437">
             <w:pPr>
               <w:pStyle w:val="Amount"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>QuantiFERON</w:t>
             </w:r>
-            <w:r w:rsidR="00D726EE" w:rsidRPr="00D726EE">
+            <w:r w:rsidR="00D726EE" w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> Tube</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B4AD9E4" w14:textId="26E93561" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="4B4AD9E4" w14:textId="26E93561" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(6 ml dk green Li Hep, no gel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1195DD91" w14:textId="5BB18AC0" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="1195DD91" w14:textId="5BB18AC0" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>100/Flat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3288DC1B" w14:textId="77777777" w:rsidR="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="3288DC1B" w14:textId="77777777" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____ each</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D61C012" w14:textId="7D29C117" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="3D61C012" w14:textId="7D29C117" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>__</w:t>
-[...31 lines deleted...]
-              <w:t>flat</w:t>
+              <w:t>____ flat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="79F19703" w14:textId="77777777" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="79F19703" w14:textId="77777777" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="371"/>
+          <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41429E74" w14:textId="3A8F2B75" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="41429E74" w14:textId="3A8F2B75" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Plasma Prep (PPT) tube</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33C5ADE5" w14:textId="37E33525" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="33C5ADE5" w14:textId="37E33525" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>100/Flat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54727F09" w14:textId="16177693" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="54727F09" w14:textId="16177693" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____ each</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41AD02C2" w14:textId="5409C6AB" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
+          <w:p w14:paraId="41AD02C2" w14:textId="5409C6AB" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="001E6437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____ Flat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="751FE242" w14:textId="77777777" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="751FE242" w14:textId="77777777" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="173"/>
+          <w:trHeight w:val="171"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4FEC9290" w14:textId="11AD0551" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="4FEC9290" w14:textId="11AD0551" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathology/ Cytology </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="41BF803E" w14:textId="35B1B34B" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="41BF803E" w14:textId="35B1B34B" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Unit of Meas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6AA7B3DF" w14:textId="7D3806EE" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="6AA7B3DF" w14:textId="7D3806EE" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Quantity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="6F36CACE" w14:textId="77777777" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="6F36CACE" w14:textId="77777777" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="371"/>
+          <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29398590" w14:textId="606B55DC" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00882344">
+          <w:p w14:paraId="29398590" w14:textId="606B55DC" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00882344">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Thin Prep Vials with Brush/Spatula</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC59FE9" w14:textId="3EEE2263" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="1EC59FE9" w14:textId="3EEE2263" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>25/set</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E9462C5" w14:textId="50AA0B9A" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="1E9462C5" w14:textId="50AA0B9A" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____set(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="0E8AF9D2" w14:textId="77777777" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="0E8AF9D2" w14:textId="77777777" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="371"/>
+          <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B949679" w14:textId="10C9BF0D" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00882344">
+          <w:p w14:paraId="2B949679" w14:textId="10C9BF0D" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00882344">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Prep Vials with </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Pappette</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>/Broom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E5D6137" w14:textId="2791293F" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="7E5D6137" w14:textId="2791293F" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>25/set</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F678333" w14:textId="06E8162E" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="5F678333" w14:textId="06E8162E" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____set(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="688AB461" w14:textId="77777777" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="688AB461" w14:textId="77777777" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="371"/>
+          <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F919D1A" w14:textId="2C36DD08" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="7F919D1A" w14:textId="2C36DD08" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Formalin – 40 ml vials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1044DCBE" w14:textId="4FCA560B" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="1044DCBE" w14:textId="4FCA560B" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>24/box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CD526E3" w14:textId="2053D18B" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="3CD526E3" w14:textId="2053D18B" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____box</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="353D0713" w14:textId="77777777" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="353D0713" w14:textId="77777777" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="371"/>
+          <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08CE9885" w14:textId="0145241F" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="08CE9885" w14:textId="0145241F" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Michel’s Media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78BDDAC3" w14:textId="54875FEC" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="78BDDAC3" w14:textId="54875FEC" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="267E70BD" w14:textId="6877D672" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="267E70BD" w14:textId="6877D672" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">____ each  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="1FD72E60" w14:textId="77777777" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="1FD72E60" w14:textId="77777777" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4EDB93BF" w14:textId="1D1AE528" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="4EDB93BF" w14:textId="1D1AE528" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Misc. Supplies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="58BFE6BE" w14:textId="2BD5DF90" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="58BFE6BE" w14:textId="2BD5DF90" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Unit of Meas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
             </w:rPr>
             <w:alias w:val="Quantity:"/>
             <w:tag w:val="Quantity:"/>
             <w:id w:val="-49151891"/>
             <w:placeholder>
               <w:docPart w:val="5CD2EFA2FD384443B80937FA8B70217B"/>
             </w:placeholder>
             <w:temporary/>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1340" w:type="dxa"/>
+                <w:tcW w:w="1345" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
               </w:tcPr>
-              <w:p w14:paraId="5503F77D" w14:textId="46EE5B59" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+              <w:p w14:paraId="5503F77D" w14:textId="46EE5B59" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="16"/>
-                    <w:szCs w:val="16"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00D726EE">
+                <w:r w:rsidRPr="008A1E17">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
-                    <w:sz w:val="16"/>
-                    <w:szCs w:val="16"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
                   </w:rPr>
                   <w:t>Quantity</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="75AF13E9" w14:textId="77777777" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="75AF13E9" w14:textId="77777777" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="371"/>
+          <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A6664E0" w14:textId="589BCDCD" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="6A6664E0" w14:textId="589BCDCD" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Metal Free Pour-Off Tubes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7538CCB3" w14:textId="6C330A8F" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="7538CCB3" w14:textId="6C330A8F" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>25/pack</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F11DB60" w14:textId="4D47D771" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="1F11DB60" w14:textId="4D47D771" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____</w:t>
             </w:r>
-            <w:r w:rsidR="00D71874">
+            <w:r w:rsidR="00D71874" w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> pack</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D726EE" w:rsidRPr="00D726EE" w14:paraId="5BDE1196" w14:textId="77777777" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D726EE" w:rsidRPr="008A1E17" w14:paraId="5BDE1196" w14:textId="77777777" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="371"/>
+          <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B0CF1B8" w14:textId="71557E68" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="0B0CF1B8" w14:textId="71557E68" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Amber Pour-Off Tubes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA1E11C" w14:textId="77DF5097" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="0AA1E11C" w14:textId="77DF5097" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>25/pack</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F45AAA9" w14:textId="4EA8A46B" w:rsidR="00D726EE" w:rsidRPr="00D726EE" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
+          <w:p w14:paraId="7F45AAA9" w14:textId="4EA8A46B" w:rsidR="00D726EE" w:rsidRPr="008A1E17" w:rsidRDefault="00D726EE" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D726EE">
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____</w:t>
             </w:r>
-            <w:r w:rsidR="00D71874">
+            <w:r w:rsidR="00D71874" w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> pack</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D71874" w:rsidRPr="00D726EE" w14:paraId="7BF85E60" w14:textId="77777777" w:rsidTr="00D71874">
+      <w:tr w:rsidR="00D71874" w:rsidRPr="008A1E17" w14:paraId="7BF85E60" w14:textId="77777777" w:rsidTr="008A1E17">
         <w:trPr>
-          <w:trHeight w:val="371"/>
+          <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:tcW w:w="7153" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="222A2305" w14:textId="728C9762" w:rsidR="00D71874" w:rsidRPr="00D726EE" w:rsidRDefault="00D71874" w:rsidP="00D726EE">
+          <w:p w14:paraId="222A2305" w14:textId="728C9762" w:rsidR="00D71874" w:rsidRPr="008A1E17" w:rsidRDefault="00D71874" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ste</w:t>
             </w:r>
-            <w:r w:rsidR="008C1B84">
+            <w:r w:rsidR="008C1B84" w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ile Pour-Off Tubes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="458E3B00" w14:textId="6E35AFAE" w:rsidR="00D71874" w:rsidRPr="00D726EE" w:rsidRDefault="00D71874" w:rsidP="00D726EE">
+          <w:p w14:paraId="458E3B00" w14:textId="6E35AFAE" w:rsidR="00D71874" w:rsidRPr="008A1E17" w:rsidRDefault="00D71874" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>25/pack</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C7A5413" w14:textId="493720E8" w:rsidR="00D71874" w:rsidRPr="00D726EE" w:rsidRDefault="00D71874" w:rsidP="00D726EE">
+          <w:p w14:paraId="7C7A5413" w14:textId="493720E8" w:rsidR="00D71874" w:rsidRPr="008A1E17" w:rsidRDefault="00D71874" w:rsidP="00D726EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008A1E17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>____ pack</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="008A1E17" w:rsidRPr="008A1E17" w14:paraId="38E0E6D2" w14:textId="77777777" w:rsidTr="008A1E17">
+        <w:trPr>
+          <w:trHeight w:val="368"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1746A758" w14:textId="4319A4DD" w:rsidR="008A1E17" w:rsidRPr="008A1E17" w:rsidRDefault="008A1E17" w:rsidP="00D726EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Routine Pour-Off tubes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2358" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8E8E26" w14:textId="72CD3B6B" w:rsidR="008A1E17" w:rsidRPr="008A1E17" w:rsidRDefault="008A1E17" w:rsidP="00D726EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>100/pack</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53EFFD9A" w14:textId="2357FC2A" w:rsidR="008A1E17" w:rsidRPr="008A1E17" w:rsidRDefault="008A1E17" w:rsidP="00D726EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>_____ pack</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A1E17" w:rsidRPr="008A1E17" w14:paraId="57368797" w14:textId="77777777" w:rsidTr="008A1E17">
+        <w:trPr>
+          <w:trHeight w:val="368"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EF4C7CA" w14:textId="31E037F7" w:rsidR="008A1E17" w:rsidRPr="008A1E17" w:rsidRDefault="008A1E17" w:rsidP="00D726EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008A1E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>24 hour</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008A1E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> urine jugs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2358" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA1432F" w14:textId="56356C0C" w:rsidR="008A1E17" w:rsidRPr="008A1E17" w:rsidRDefault="008A1E17" w:rsidP="00D726EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="589B41C2" w14:textId="6429A03F" w:rsidR="008A1E17" w:rsidRPr="008A1E17" w:rsidRDefault="008A1E17" w:rsidP="00D726EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>_____ each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A1E17" w:rsidRPr="008A1E17" w14:paraId="426A6507" w14:textId="77777777" w:rsidTr="008A1E17">
+        <w:trPr>
+          <w:trHeight w:val="368"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="402FC343" w14:textId="012F796C" w:rsidR="008A1E17" w:rsidRPr="008A1E17" w:rsidRDefault="008A1E17" w:rsidP="00D726EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>La</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A1E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>rge courier transport bags</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2358" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0362C154" w14:textId="62658969" w:rsidR="008A1E17" w:rsidRPr="008A1E17" w:rsidRDefault="008A1E17" w:rsidP="00D726EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>50/pack</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E9F5AC6" w14:textId="2FB7CA53" w:rsidR="008A1E17" w:rsidRPr="008A1E17" w:rsidRDefault="008A1E17" w:rsidP="00D726EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>_____ pack</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6362CC64" w14:textId="77777777" w:rsidR="00AF4879" w:rsidRPr="00D726EE" w:rsidRDefault="00AF4879" w:rsidP="00164DEC">
+    <w:p w14:paraId="6362CC64" w14:textId="77777777" w:rsidR="00AF4879" w:rsidRPr="008A1E17" w:rsidRDefault="00AF4879" w:rsidP="008A1E17">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00AF4879" w:rsidRPr="00D726EE" w:rsidSect="008423B7">
+    <w:sectPr w:rsidR="00AF4879" w:rsidRPr="008A1E17" w:rsidSect="008423B7">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="245" w:right="720" w:bottom="720" w:left="720" w:header="576" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5179AF14" w14:textId="77777777" w:rsidR="00D14DE9" w:rsidRDefault="00D14DE9" w:rsidP="000C4167">
+    <w:p w14:paraId="7C5E63CE" w14:textId="77777777" w:rsidR="00804D12" w:rsidRDefault="00804D12" w:rsidP="000C4167">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="298F7BF0" w14:textId="77777777" w:rsidR="00D14DE9" w:rsidRDefault="00D14DE9" w:rsidP="000C4167">
+    <w:p w14:paraId="2EA736D4" w14:textId="77777777" w:rsidR="00804D12" w:rsidRDefault="00804D12" w:rsidP="000C4167">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3569,70 +3774,70 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="191D36E4" w14:textId="77777777" w:rsidR="00D14DE9" w:rsidRDefault="00D14DE9" w:rsidP="000C4167">
+    <w:p w14:paraId="6E5478E3" w14:textId="77777777" w:rsidR="00804D12" w:rsidRDefault="00804D12" w:rsidP="000C4167">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06C04165" w14:textId="77777777" w:rsidR="00D14DE9" w:rsidRDefault="00D14DE9" w:rsidP="000C4167">
+    <w:p w14:paraId="7659305B" w14:textId="77777777" w:rsidR="00804D12" w:rsidRDefault="00804D12" w:rsidP="000C4167">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3182A986"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="86E0DB28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -4053,51 +4258,51 @@
   <w:num w:numId="7" w16cid:durableId="1767967597">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1039552065">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="870453764">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1642808229">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="762385489">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1190147808">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="7F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E3409"/>
@@ -4562,86 +4767,88 @@
     <w:rsid w:val="0079527F"/>
     <w:rsid w:val="00795F6E"/>
     <w:rsid w:val="007A2381"/>
     <w:rsid w:val="007A2590"/>
     <w:rsid w:val="007A44C4"/>
     <w:rsid w:val="007A44E7"/>
     <w:rsid w:val="007A51E4"/>
     <w:rsid w:val="007B0FA1"/>
     <w:rsid w:val="007B34A1"/>
     <w:rsid w:val="007B533C"/>
     <w:rsid w:val="007B6EE9"/>
     <w:rsid w:val="007C06F6"/>
     <w:rsid w:val="007C0800"/>
     <w:rsid w:val="007C425E"/>
     <w:rsid w:val="007C5BF2"/>
     <w:rsid w:val="007C7BB0"/>
     <w:rsid w:val="007D04F7"/>
     <w:rsid w:val="007E14EC"/>
     <w:rsid w:val="007E1B88"/>
     <w:rsid w:val="007E3802"/>
     <w:rsid w:val="007E5CEE"/>
     <w:rsid w:val="007E6B55"/>
     <w:rsid w:val="007F1F9F"/>
     <w:rsid w:val="007F3460"/>
     <w:rsid w:val="007F3715"/>
+    <w:rsid w:val="00804D12"/>
     <w:rsid w:val="0080530B"/>
     <w:rsid w:val="0080660A"/>
     <w:rsid w:val="00813FF9"/>
     <w:rsid w:val="00814A0B"/>
     <w:rsid w:val="008222F3"/>
     <w:rsid w:val="0082455C"/>
     <w:rsid w:val="008249F5"/>
     <w:rsid w:val="008261C7"/>
     <w:rsid w:val="00827D12"/>
     <w:rsid w:val="00830FC4"/>
     <w:rsid w:val="008353C0"/>
     <w:rsid w:val="0083671A"/>
     <w:rsid w:val="00840C35"/>
     <w:rsid w:val="008423B7"/>
     <w:rsid w:val="00842834"/>
     <w:rsid w:val="00844476"/>
     <w:rsid w:val="00850953"/>
     <w:rsid w:val="00853212"/>
     <w:rsid w:val="00853587"/>
     <w:rsid w:val="00854D09"/>
     <w:rsid w:val="00854F14"/>
     <w:rsid w:val="0085632F"/>
     <w:rsid w:val="00857760"/>
     <w:rsid w:val="00861CFA"/>
     <w:rsid w:val="00861E51"/>
     <w:rsid w:val="00864D60"/>
     <w:rsid w:val="008656E9"/>
     <w:rsid w:val="00865FF4"/>
     <w:rsid w:val="00870B98"/>
     <w:rsid w:val="0087129E"/>
     <w:rsid w:val="00882344"/>
     <w:rsid w:val="008857EE"/>
     <w:rsid w:val="00895049"/>
     <w:rsid w:val="00895257"/>
     <w:rsid w:val="00895682"/>
     <w:rsid w:val="008972C9"/>
+    <w:rsid w:val="008A1E17"/>
     <w:rsid w:val="008A4732"/>
     <w:rsid w:val="008B5E62"/>
     <w:rsid w:val="008C0247"/>
     <w:rsid w:val="008C1B6A"/>
     <w:rsid w:val="008C1B84"/>
     <w:rsid w:val="008C7941"/>
     <w:rsid w:val="008D0F17"/>
     <w:rsid w:val="008D285D"/>
     <w:rsid w:val="008D5953"/>
     <w:rsid w:val="008E0981"/>
     <w:rsid w:val="008E243D"/>
     <w:rsid w:val="008E5193"/>
     <w:rsid w:val="008E5332"/>
     <w:rsid w:val="008E7F63"/>
     <w:rsid w:val="008F629D"/>
     <w:rsid w:val="00900750"/>
     <w:rsid w:val="009008FA"/>
     <w:rsid w:val="009107C4"/>
     <w:rsid w:val="00910F32"/>
     <w:rsid w:val="00911024"/>
     <w:rsid w:val="009126E3"/>
     <w:rsid w:val="009166AF"/>
     <w:rsid w:val="009204FB"/>
     <w:rsid w:val="00921508"/>
     <w:rsid w:val="009226A0"/>
@@ -4899,50 +5106,51 @@
     <w:rsid w:val="00D63EFF"/>
     <w:rsid w:val="00D65570"/>
     <w:rsid w:val="00D65D19"/>
     <w:rsid w:val="00D67327"/>
     <w:rsid w:val="00D70E11"/>
     <w:rsid w:val="00D71874"/>
     <w:rsid w:val="00D726EE"/>
     <w:rsid w:val="00D74CE3"/>
     <w:rsid w:val="00D7543F"/>
     <w:rsid w:val="00D76F9F"/>
     <w:rsid w:val="00D77A09"/>
     <w:rsid w:val="00D77DE6"/>
     <w:rsid w:val="00D81DB0"/>
     <w:rsid w:val="00D844DF"/>
     <w:rsid w:val="00D84D01"/>
     <w:rsid w:val="00D91DA4"/>
     <w:rsid w:val="00D94C09"/>
     <w:rsid w:val="00D9639B"/>
     <w:rsid w:val="00DA10A4"/>
     <w:rsid w:val="00DA6924"/>
     <w:rsid w:val="00DA77F0"/>
     <w:rsid w:val="00DB21DF"/>
     <w:rsid w:val="00DB3BBC"/>
     <w:rsid w:val="00DC0D24"/>
     <w:rsid w:val="00DC1ECF"/>
+    <w:rsid w:val="00DC2B04"/>
     <w:rsid w:val="00DC4FDC"/>
     <w:rsid w:val="00DD0882"/>
     <w:rsid w:val="00DD2360"/>
     <w:rsid w:val="00DD296B"/>
     <w:rsid w:val="00DD63BB"/>
     <w:rsid w:val="00DE1608"/>
     <w:rsid w:val="00DE71EA"/>
     <w:rsid w:val="00DF08B6"/>
     <w:rsid w:val="00DF11AB"/>
     <w:rsid w:val="00E0198E"/>
     <w:rsid w:val="00E0228D"/>
     <w:rsid w:val="00E03621"/>
     <w:rsid w:val="00E06F0F"/>
     <w:rsid w:val="00E10BAF"/>
     <w:rsid w:val="00E11693"/>
     <w:rsid w:val="00E154F5"/>
     <w:rsid w:val="00E20E71"/>
     <w:rsid w:val="00E2235E"/>
     <w:rsid w:val="00E25E77"/>
     <w:rsid w:val="00E3355A"/>
     <w:rsid w:val="00E40507"/>
     <w:rsid w:val="00E40DAC"/>
     <w:rsid w:val="00E45705"/>
     <w:rsid w:val="00E46AA3"/>
     <w:rsid w:val="00E47437"/>
@@ -29548,51 +29756,51 @@
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\bmc20\AppData\Roaming\Microsoft\Templates\Physical%20inventory%20count%20sheet.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D8A01C64F962427A8C253F6701F4164E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0B3492BD-E022-4B47-8E18-C40F87EE8C3D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="006B4CB5" w:rsidRDefault="0087526A" w:rsidP="0087526A">
           <w:pPr>
             <w:pStyle w:val="D8A01C64F962427A8C253F6701F4164E"/>
           </w:pPr>
           <w:r>
             <w:t>Quantity</w:t>
           </w:r>
         </w:p>
@@ -29719,50 +29927,52 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB11F7"/>
     <w:rsid w:val="000A38CC"/>
     <w:rsid w:val="003D5DBA"/>
     <w:rsid w:val="004F1E5F"/>
     <w:rsid w:val="00582867"/>
     <w:rsid w:val="00630A6E"/>
     <w:rsid w:val="006B4CB5"/>
     <w:rsid w:val="00706502"/>
     <w:rsid w:val="00722DCA"/>
     <w:rsid w:val="00794C9E"/>
     <w:rsid w:val="007F7F30"/>
     <w:rsid w:val="0082455C"/>
     <w:rsid w:val="0087526A"/>
     <w:rsid w:val="00A074D7"/>
     <w:rsid w:val="00A277A8"/>
     <w:rsid w:val="00AB7EAF"/>
     <w:rsid w:val="00C0204B"/>
     <w:rsid w:val="00CB11F7"/>
+    <w:rsid w:val="00DC2B04"/>
+    <w:rsid w:val="00ED389A"/>
     <w:rsid w:val="00F94A41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -30418,75 +30628,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Physical inventory count sheet</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>375</Words>
-  <Characters>2140</Characters>
+  <Words>405</Words>
+  <Characters>2237</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>149</Lines>
+  <Paragraphs>139</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2510</CharactersWithSpaces>
+  <CharactersWithSpaces>2503</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Caron, Brittany</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AA3F7D94069FF64A86F7DFF56D60E3BE</vt:lpwstr>
   </property>
 </Properties>
 </file>