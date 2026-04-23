--- v1 (2026-01-16)
+++ v2 (2026-04-23)
@@ -18,130 +18,131 @@
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ink/ink1.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink2.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink3.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink4.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink5.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink6.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink7.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink8.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink9.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink10.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink11.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink12.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink13.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink14.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink15.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://newyorkpresbyterian-my.sharepoint.com/personal/mrd9234_nyp_org/Documents/HDriveMigration2025/MyDocuments/Projects/CSF QA Review/csf test collection guide/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="164" documentId="13_ncr:1_{D324A99C-F2B5-4317-B1B3-4B7CC2A07C8D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D679C37A-EB89-4AAF-A8F8-9DFF99244A7C}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{27BF9471-F89E-489F-9667-D203A6ED22CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="-90" windowWidth="19380" windowHeight="11460" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="526" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CSF In-House Tests" sheetId="11" r:id="rId1"/>
     <sheet name="CSF Send-Out Tests" sheetId="10" r:id="rId2"/>
     <sheet name="CSF Workflow Pics" sheetId="14" r:id="rId3"/>
     <sheet name="REMINDERS" sheetId="12" r:id="rId4"/>
     <sheet name="Printing Reqs" sheetId="13" r:id="rId5"/>
     <sheet name="Discontinued Tests" sheetId="15" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'CSF In-House Tests'!$A$1:$K$18</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'CSF Send-Out Tests'!$A$1:$O$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'CSF In-House Tests'!$A$1:$L$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'CSF Send-Out Tests'!$A$1:$O$38</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">REMINDERS!$A$1:$B$15</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="783" uniqueCount="424">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="801" uniqueCount="444">
   <si>
     <t>Reference Lab Test Code</t>
   </si>
   <si>
     <t>Performing Lab</t>
   </si>
   <si>
     <t>Performed</t>
   </si>
   <si>
     <t>Collection Container</t>
   </si>
   <si>
     <t>Stability from Collection to Sendouts</t>
   </si>
   <si>
     <t>Epic Lab Code</t>
   </si>
   <si>
     <t>Reference Lab Link</t>
   </si>
   <si>
     <t>Coccidioides Abs Panel, CSF</t>
   </si>
   <si>
@@ -416,53 +417,50 @@
   <si>
     <t>https://ltd.aruplab.com/Tests/Pub/0050631</t>
   </si>
   <si>
     <t>Pyruvic Acid, CSF</t>
   </si>
   <si>
     <t>1-2 days</t>
   </si>
   <si>
     <t>LAB3938</t>
   </si>
   <si>
     <t>https://ltd.aruplab.com/Tests/Pub/0080312</t>
   </si>
   <si>
     <t>Prion Markers (CJD), CSF</t>
   </si>
   <si>
     <t>National Prion Disease Pathology Surveillance Center</t>
   </si>
   <si>
     <t>Varies</t>
   </si>
   <si>
-    <t>7-17 days</t>
-[...1 lines deleted...]
-  <si>
     <t>https://ltd.aruplab.com/api/ltd/pdf/385</t>
   </si>
   <si>
     <t>LAB8247</t>
   </si>
   <si>
     <t>Aspergillus Galactomannan EIA</t>
   </si>
   <si>
     <t>Viracor</t>
   </si>
   <si>
     <t>Monday-Saturday</t>
   </si>
   <si>
     <t>Within 8 - 12 hours from receipt of specimen</t>
   </si>
   <si>
     <t>LAB9982</t>
   </si>
   <si>
     <t>https://www.eurofins-viracor.com/clinical/test-menu/1600-aspergillus-galactomannan-eia/</t>
   </si>
   <si>
     <t>LAB7553</t>
@@ -626,53 +624,50 @@
         <scheme val="minor"/>
       </rPr>
       <t>: Collect 0.15-0.5 mL in CSF sterile tube.</t>
     </r>
   </si>
   <si>
     <t>LAB6990</t>
   </si>
   <si>
     <t>https://ltd.aruplab.com/Tests/Pub/2005164</t>
   </si>
   <si>
     <t>Protein Electrophoresis, CSF</t>
   </si>
   <si>
     <t>Monday, Wednesday, &amp; Friday</t>
   </si>
   <si>
     <t>LAB3989</t>
   </si>
   <si>
     <t>https://ltd.aruplab.com/Tests/Pub/0050590</t>
   </si>
   <si>
     <t>LAB5750</t>
-  </si>
-[...1 lines deleted...]
-    <t>Polypropylene Tube</t>
   </si>
   <si>
     <t>https://testdirectory.questdiagnostics.com/test/test-detail/92433/admark-phospho-tautotal-taua-beta42analysis-and-interpcsfsymptomatic?p=r&amp;q=admark&amp;cc=PHP</t>
   </si>
   <si>
     <t>LAB100180</t>
   </si>
   <si>
     <t>Enterovirus, Real-time PCR</t>
   </si>
   <si>
     <t>LabCorp</t>
   </si>
   <si>
     <t>3-4 days</t>
   </si>
   <si>
     <t>LAB58981</t>
   </si>
   <si>
     <t>https://www.labcorp.com/tests/138636/enterovirus-real-time-pcr</t>
   </si>
   <si>
     <t>Encephalopathy, Autoimmune/Paraneoplastic Evaluation, Spinal Fluid</t>
   </si>
@@ -807,53 +802,50 @@
     <t>3 hours</t>
   </si>
   <si>
     <t>Cells degenerate rapidly on standing. Immediately deliver to the laboratory.</t>
   </si>
   <si>
     <t>Daily, 24-hour service</t>
   </si>
   <si>
     <t>Same day; Emergency: 60 minutes</t>
   </si>
   <si>
     <t>24 hours except weekends and holidays</t>
   </si>
   <si>
     <t>Daily, 24- hour service</t>
   </si>
   <si>
     <t>Same day</t>
   </si>
   <si>
     <t>2 hours</t>
   </si>
   <si>
     <t>*Min Volume is Dependent on Cellularity</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cellularity determines volume acceptability</t>
   </si>
   <si>
     <t>Anaerobic Culture</t>
   </si>
   <si>
     <t>Cryptococcal Antigen, Lateral Flow</t>
   </si>
   <si>
     <t>Meningitis/Encephalitis CSF PCR Panel</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>CSF</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
@@ -1196,126 +1188,50 @@
       </rPr>
       <t>CRITICAL FROZEN.
 Submit separate tube. Transport to lab IMMEDIATELY ON FROZEN ICE PACK.
 CSF</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>: Collect 0.5-2 mL in CSF sterile tube.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">CRITICAL FROZEN.
-[...74 lines deleted...]
-      </rPr>
       <t xml:space="preserve">CRITICAL FROZEN. 
 Submit separate tube. Transport to lab IMMEDIATELY ON FROZEN ICE PACK (30 minute ambient temperature stability).
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>CSF</t>
     </r>
     <r>
@@ -1586,56 +1502,50 @@
     <t>LAB6728</t>
   </si>
   <si>
     <t>LAB6405</t>
   </si>
   <si>
     <t>LAB8435</t>
   </si>
   <si>
     <t>LAB10046</t>
   </si>
   <si>
     <t>LAB9699</t>
   </si>
   <si>
     <t>LAB9710</t>
   </si>
   <si>
     <t>LAB9494</t>
   </si>
   <si>
     <t>LAB8999</t>
   </si>
   <si>
     <t>LAB10021</t>
-  </si>
-[...4 lines deleted...]
-    <t>LAB1845</t>
   </si>
   <si>
     <t>Room Temperature : 72 hours;
 Refrigerated: 1 month;
 Frozen: 1 month</t>
   </si>
   <si>
     <t>Monday - Friday (except weekends and holidays).</t>
   </si>
   <si>
     <t>Deliver to Central Laboratory, Payson 800, for testing at Molecular Pathology Lab, F-534</t>
   </si>
   <si>
     <t>LAB101218</t>
   </si>
   <si>
     <t>Deliver IMMEDIATELY to preserve integrity of cells, or refrigerate if not possible.</t>
   </si>
   <si>
     <t>Oligoclonal Band Profile (includes IgG CSF index)</t>
   </si>
   <si>
     <t xml:space="preserve"> Daily </t>
   </si>
   <si>
@@ -2124,56 +2034,50 @@
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>REPRINTING REQUISITIONS for Anatomic Pathology tests (Surgical Pathology, Cytology, Flow Cytometry, Cytogenetics, etc.):</t>
   </si>
   <si>
     <t>Discontinued Lab Tests - No longer available to order in EPIC</t>
   </si>
   <si>
     <t>Replacement Test</t>
   </si>
   <si>
     <t>CSF culture  
 Meningitis/Encephalitis panel</t>
   </si>
   <si>
     <t>AFB (Acid Fast Bacilli) Culture</t>
   </si>
   <si>
     <t>CSF Cell Count w/Differential</t>
   </si>
   <si>
-    <t>CSF Culture w/Gram Stain</t>
-[...4 lines deleted...]
-  <si>
     <t>Fungus Culture</t>
   </si>
   <si>
     <t>Glucose, CSF</t>
   </si>
   <si>
     <t>Lactate Dehydrogenase, CSF</t>
   </si>
   <si>
     <t>Protein, Total, CSF</t>
   </si>
   <si>
     <t>VDRL - Spinal Fluid</t>
   </si>
   <si>
     <t>LAB1853</t>
   </si>
   <si>
     <t>Immunoglobulin G (IgG), CSF</t>
   </si>
   <si>
     <t>Lactic Acid, CSF</t>
   </si>
   <si>
     <t xml:space="preserve">Following an LP, provider to notify Unit Clerk or Nurse when CSF specimens are dropped off in Blue Bin for Escort/Transport. </t>
@@ -2182,140 +2086,50 @@
     <t>Following an LP, provider to follow up with Unit Clerk or Nurse to verify CSF specimens were picked up by Escort/Transport.</t>
   </si>
   <si>
     <t xml:space="preserve">Reference Lab </t>
   </si>
   <si>
     <t>Specimen Drop-off Location</t>
   </si>
   <si>
     <t>LAB101721</t>
   </si>
   <si>
     <t>All Anatomic Pathology tests (Surgical Pathology, Cytology, Flow Cytometry, Cytogenetics, etc.) require a paper EPIC requisition to accompany specimen.</t>
   </si>
   <si>
     <t>LAB4690</t>
   </si>
   <si>
     <t>https://ltd.aruplab.com/Tests/Pub/0050676</t>
   </si>
   <si>
     <t>Order Oligoclonal Band Profile, which includes IgG Index</t>
   </si>
   <si>
     <t>IgG CSF Index</t>
-  </si>
-[...88 lines deleted...]
-    </r>
   </si>
   <si>
     <t>https://testdirectory.questdiagnostics.com/test/test-detail/15777/borrelia-species-dna-qualitative-real-time-pcr-miscellaneous?p=r&amp;q=lyme%20pcr&amp;cc=PHP</t>
   </si>
   <si>
     <t>Borrelia Species DNA, Qualitative Real-Time PCR, Miscellaneous</t>
   </si>
   <si>
     <t>LAB9880</t>
   </si>
   <si>
     <t>Ambient: 72 hours;
 Refrigerated: 7 days;
 Frozen: 30 days</t>
   </si>
   <si>
     <t>3 days</t>
   </si>
   <si>
     <t>686 
 (Jun 1-Nov 30)
 693
 (Dec 1-May 31)</t>
   </si>
   <si>
@@ -2369,86 +2183,77 @@
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 CSF</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>: Collect 0.3-0.5 mL in CSF sterile tube.</t>
     </r>
   </si>
   <si>
-    <t>Drop off specimens at Starr 10, Room 1098i.
-[...2 lines deleted...]
-  <si>
     <t>LAB8423</t>
   </si>
   <si>
     <t>Treponema pallidum (VDRL), Cerebrospinal Fluid with Reflex to Titer</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">CSF: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Collect 0.4-0.5 mL in CSF sterile tube.</t>
     </r>
-  </si>
-[...3 lines deleted...]
-Positive culture results are reported as soon as they are detected. Negative cultures are reported after 8 weeks of incubation. </t>
   </si>
   <si>
     <t>LAB7294</t>
   </si>
   <si>
     <t>(updated 10/15/2025)</t>
   </si>
   <si>
     <t>0.35 mL</t>
   </si>
   <si>
     <t>https://www.testmenu.com/nyphweillcornell/Tests/1286506</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Deliver to laboratory immediately after collection.</t>
     </r>
@@ -2539,188 +2344,50 @@
       <t xml:space="preserve">The 2nd or 3rd tube collected during lumbar puncture is most suitable for culture, as skin contaminants from the puncture usually are washed out with fluid collected in the first tube(s).
 Hand deliver specimen to Clinical Microbiology Laboratory immediately. If delay is unavoidable, do not refrigerate if bacterial infection is suspected. Refrigeration may prevent recovery of common bacterial CSF pathogens, e.g., Neisseria meningitidis and Haemophilus influenzae. Maintain at room temperature.
 Requires aseptic preparation of aspiration site; contamination with usual microbiota from skin or other body surfaces must be avoided. Excessively bloody specimens which are clotted may lead to suboptimal results.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">CSF: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Collect ≥ 1 mL in CSF sterile tube # 2 or 3.</t>
-    </r>
-[...136 lines deleted...]
-      <t>: Collect 0.35 -0.5 mL in CSF sterile tube.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Deliver to laboratory immediately after collection</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">.
 Specimen must be in the lab by morning cut-off, for same day result.
 </t>
@@ -2929,119 +2596,68 @@
    cycles when frozen at -20°C.</t>
     </r>
   </si>
   <si>
     <t>LAB9540</t>
   </si>
   <si>
     <t>CSF must be transported at 2-25ºC and may be stored at 2-8ºC for up to 6 days or frozen at -20ºC or colder (-70ºC).</t>
   </si>
   <si>
     <t>CSF must be transported at 2-25ºC and may be stored at 2-8ºC for up to 6 days or frozen at -20ºC or colder (-70ºC) for longer storage.</t>
   </si>
   <si>
     <t>Toxoplasma Gondii, Quantitative Real-Time PCR, CSF</t>
   </si>
   <si>
     <t>CSF must be transported at 2-25°C and may be stored 2-8°C for up to 72 hours or frozen at -20°C or colder (-70°C).</t>
   </si>
   <si>
     <t>Cytomegalovirus (CMV), Quantitative Real-Time PCR, CSF</t>
   </si>
   <si>
     <t>https://ltd.aruplab.com/Tests/Pub/3019310</t>
   </si>
   <si>
-    <t>0.7 mL</t>
-[...1 lines deleted...]
-  <si>
     <t>Ambient: 5 days;
 Refrigerated: 14 days;
 Frozen: 56 days</t>
   </si>
   <si>
     <t xml:space="preserve">Monday, Wednesday, Friday, &amp; Saturday  </t>
   </si>
   <si>
     <t>7-14 days</t>
   </si>
   <si>
     <t xml:space="preserve">Epstein Barr Virus QN PCR CSF/Non-Blood
 </t>
   </si>
   <si>
     <t>Admark Phospho-Tau/Total-Tau/A Beta42, Analysis and Interp, CSF (Symptomatic)</t>
   </si>
   <si>
-    <t>ADmark Alzheimer’s Evaluation</t>
-[...46 lines deleted...]
-  <si>
     <t>(updated 11/21/2025)</t>
   </si>
   <si>
     <t>https://www.athenadiagnostics.com/view-full-catalog/admark-phospho-tau-total-tau-a-beta42analysis-and-interpcsfsymptomatic1</t>
   </si>
   <si>
     <t>Admark Alzheimer’s Evaluation</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Replaced by two tests:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
@@ -3157,102 +2773,50 @@
   <si>
     <r>
       <t xml:space="preserve">Tube #1 in a set of three or tube #2 in a set of four is recommended for use in chemistry.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>CSF</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>: Collect 0.5-1 mL in CSF sterile tube  #1 in a set of three or tube #2 in a set of four.</t>
-    </r>
-[...50 lines deleted...]
-      <t>: Collect ≥ 2 mL in CSF sterile tube #3.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tube #3 preferred for Microbiology tests. Do not refrigerate. Transport at room temperature.
 Use anaerobic transport medium. Send to laboratory immediately.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">CSF: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -3282,276 +2846,894 @@
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>anaerobic transport medium</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
-    <r>
-[...77 lines deleted...]
-  <si>
     <t>Room Temperature: 3 hours;
 Refrigerated: 24 hours;
 Frozen: 2 months</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">For EVD CSF collections, deselect CSF CELL COUNT W DIFF Tube #4, since a separate tube will not be collected: 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
-    </r>
-[...93 lines deleted...]
-      <t>: Collect in CSF sterile tube; minimum volume is dependent on cellularity.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Mon-Thurs 8:30am-6pm,
 Fri 8:30am-3pm.
 Closed Sat/Sun. 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>EPIC chat HemePath Fellow On Call for Rush cases and for any case outside of normal business hours. Alternatively, page HemePath Fellow 17349.</t>
     </r>
   </si>
   <si>
     <t>2 days
 If Rush case, EPIC chat HemePath Fellow On Call or page 17349.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Cytology, Non-Gyn for CSF
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Microscopic examination of cells in spinal fluid to detect cancer (metastasis, leukemia, lymphoma), infections, or inflammatory conditions of the central nervous system.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Deliver immediately to Starr 10 - Room 1098i.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Place any specimen after 10 PM in Starr 1098 refrigerator and log it in Pathology specimen binder.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Requires a dedicated tube labeled with 2 patient identifiers and source with EPIC order.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+EPIC Requisition must accompany specimen.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">To reprint requisition, go to Chart Review &gt; Path tab in EPIC. Ensure Date of Collection and Specimen ID are on requisition before delivering specimens to lab.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CSF</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: Collect 7 mL in CSF sterile tube (no fixative); will accept any available volume.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Acid Fast Bacilli (AFB) smears and routine culture results reported within 24 hours of specimen receipt in the laboratory. 
+Preliminary culture reports are issued weekly until completion of culture for a total of 8 weeks. 
+Positive culture results are reported as soon as they are detected. Negative cultures are reported after 8 weeks of incubation. </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CSF Culture w/Gram Stain
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Grows microorganisms to detect infections of the central nervous system.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Flow Cytometry for CSF
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Primarily used for diagnosing and monitoring Central Nervous System involvement in hematologic malignancies (lymphoma, leukemia, myeloma) by identifying abnormal cell populations.</t>
+    </r>
+  </si>
+  <si>
+    <t>8-11 days</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CRITICAL FROZEN.
+Submit separate tube. Transport to lab IMMEDIATELY ON FROZEN ICE PACK.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+*Do not submit first 2 mL of CSF that flows from the tap. Patient must be 12 years of age or older.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+CSF: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Collect 1-2 mL in CSF* sterile tube.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Complete and submit requisition form:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> https://ltd.aruplab.com/api/ltd/pdf/385</t>
+    </r>
+  </si>
+  <si>
+    <t>LAB11676</t>
+  </si>
+  <si>
+    <t>Epic Test Name</t>
+  </si>
+  <si>
+    <t>CYTOLOGY, NON-GYN (INCLUDING URINE)</t>
+  </si>
+  <si>
+    <t>TOXOPLASMA GONDII PCR</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Deliver to laboratory immediately after collection.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Specimen must be in the lab by morning cut-off, for same day result.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CSF</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: Collect 0.35-0.5 mL in CSF sterile tube.</t>
+    </r>
+  </si>
+  <si>
+    <t>EPSTEIN BARR VIRUS QN PCR CSF/NON-BLOOD</t>
+  </si>
+  <si>
+    <t>CMV VIRAL LOAD, REAL-TIME PCR, CSF</t>
+  </si>
+  <si>
+    <t>FLOW CYTOMETRY ONLY</t>
+  </si>
+  <si>
+    <t>CSF CELL COUNT W DIFF</t>
+  </si>
+  <si>
+    <t>CSF CULTURE W/ GRAM STAIN</t>
+  </si>
+  <si>
+    <t>GLUCOSE, CSF</t>
+  </si>
+  <si>
+    <t>IMMUNOGLOBULIN G, CSF</t>
+  </si>
+  <si>
+    <t>LACTATE DEHYDROGENASE, CSF</t>
+  </si>
+  <si>
+    <t>LACTIC ACID ASSAY, CSF</t>
+  </si>
+  <si>
+    <t>PROTEIN, TOTAL, CSF</t>
+  </si>
+  <si>
+    <t>CRYPTOCOCCAL ANTIGEN, LATERAL FLOW</t>
+  </si>
+  <si>
+    <t>ANAEROBIC CULTURE</t>
+  </si>
+  <si>
+    <t>FUNGUS CULTURE</t>
+  </si>
+  <si>
+    <t>AFB CULTURE</t>
+  </si>
+  <si>
+    <t>MENINGITIS/ENCEPHALITIS CSF PCR PANEL</t>
+  </si>
+  <si>
+    <r>
+      <t>Do NOT order routinely; order as clinically appropriate for patients with high susceptibility or probability of TB.
+Tube #3 preferred for Microbiology tests.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+CSF</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: Collect ≥ 2 mL in CSF sterile tube #3.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Please order only if high suspicion or likelihood of cryptococcal infection.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Tube #3 preferred for Microbiology tests. 
+CSF specimens positive for Cryptococcal Antigen must also be cultured. This does not pertain to follow-up specimens for titers in patients known to be previously positive.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CSF</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: Collect ≥ 2 mL in CSF sterile tube #3.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Please order only if high suspicion or likelihood of fungal infection; Calcofluor prep will be performed if indicated.
+Tube #3 preferred for Microbiology tests. Transport to Microbiology Laboratory (ST-730) immediately. Room temperature.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CSF: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Collect ≥ 1 mL in CSF sterile tube #3.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Viral Encephalitis Panel can only be ordered/approved by Neurology and Infectious Diseases providers.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+- These orders also require approval by Microbiology Directors before being sent to the NYS DOH Wadsworth Laboratory.
+- </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Recommend "Meningitis/Encephalitis CSF PCR Panel" (LAB8999) in-house testing first</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">.
+- Submit separate CSF tube.
+- </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CSF</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: Collect 1-2 mL in CSF sterile tube.
+- To ensure appropriate seasonal-dependent specimen requirements, including additional serum, urine, and whole blood (e.g., for Arbovirus), recommend calling NYS DOH at (518) 474-4177.
+-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Transport IMMEDIATELY to Microbiology Laboratory, Starr 730</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, for submission to NYSDOH Wadsworth Lab. 
+- Complete and submit requisition form: https://www.wadsworth.org/sites/default/files/WebDoc/DOH-4463%20Infectious%20Disease%20Requisition%2007_2022.pdf</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Tests for BACTERIA: Escherichia coli K1, Neisseria meningitidis (encapsulated), Haemophilus influenzae, Streptococcus agalactiae, Listeria monocytogenes, Streptococcus pneumoniae VIRUSES: Cytomegalovirus (CMV), Enterovirus (EV), Human herpesvirus 6 (HHV-6), Herpessimplex virus 1 (HSV-1), Human parechovirus (HPeV), Herpes simplex virus 2 (HSV-2), Varicella zoster virus (VZV) YEAST: Cryptococcus neoformans/gattii.
+- Tube #3 preferred for Microbiology tests.
+- Specimens collected from indwelling CNS medical devices (i.e. shunt and EVD) cannot be tested.
+- If insufficient CSF is sent for both culture and M/E panel the M/E panel will be cancelled and the culture performed.
+- The M/E panel is a test of diagnosis and not a test of cure, and should not be used to follow treatment response.
+- CSF specimens collected from inpatients, other than Bone Marrow transplant (BMT) patients, who develop central nervous system symptoms &gt;72 hours (3 days) after admission to the hospital are not acceptable for analysis and will be canceled. 
+- Specimens from all inpatients, including BMT patients, who have already been tested in the past 30 days will be canceled.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CSF</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: Collect ≥ 1.5 mL in CSF sterile tube #3.</t>
+    </r>
+  </si>
+  <si>
+    <t>2.5 mL</t>
+  </si>
+  <si>
+    <t>ADmark Alzheimer’s Evaluation, CSF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Polypropylene Tube:
+2.5 mL Sarstedt low-bind false bottom tube (63.614.625)
+</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CSF</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Collect 1-2.5 mL CSF in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Polypropylene Tube (2.5 mL Sarstedt low-bind false bottom tube [63.614.625]).</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Perform lumbar puncture (LP) using gravity drip collection method. Avoid the use of syringes or tubings. Perform lumbar puncture (LP) before noon.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Do not use the first 2 mL of CSF for AD Biomarker measurement. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Subsequently, collect 2.5 mL of CSF directly into 2.5 mL Sarstedt (63.614.625) tube for AD biomarker measurements. Filling tube at least 50% full is recommended. Each sample should be visually inspected for hemolysis. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Do not use CSF samples that appear reddish.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Instead, collect additional clear (non-hemolytic) CSF in a new Sarstedt tube.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Only the specimen listed is acceptable for use with this assay. Standard CSF polystyrene collection tubes are NOT acceptable as exposing CSF to polystyrene tubes may decrease Abeta42 concentrations.</t>
+    </r>
+  </si>
+  <si>
+    <t>(updated 3/27/2026)</t>
+  </si>
+  <si>
+    <t>Cellularity  determines volume acceptability</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Drop off all specimens to Starr 715.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Hand-deliver or call Lab for pick up if unable to drop off specimen. Call Lab at (212) 746-2442 Option 3 for pickup during normal business hours. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>For any RUSH case outside of normal business hours</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">, EPIC chat HemePath Fellow On Call or page 17349.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>EPIC Requisition must accompany specimen.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+To reprint requisition, go to Chart Review &gt; Path tab in EPIC.  Ensure Date of Collection and Specimen ID are on requisition before delivering specimens to lab.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Unacceptable Conditions:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Patients that have tested positive for, or suspicious for, CJD or active TB (latent TB is acceptable).
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CSF</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: Collect in CSF sterile tube; minimum volume is dependent on cellularity.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Drop off specimens at Starr 715.
+</t>
+  </si>
+  <si>
+    <t>(updated 4/8/2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -3826,51 +4008,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
@@ -3920,53 +4102,50 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -3991,50 +4170,66 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Good" xfId="2" builtinId="26"/>
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCC99FF"/>
       <color rgb="FFFFFDCD"/>
       <color rgb="FFFFFCF3"/>
       <color rgb="FFFF66CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -4368,52 +4563,52 @@
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>209550</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>111891</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>476250</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="26" name="Group 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F2EBBF5-69CD-92D5-A6D8-BB8750536A38}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="209550" y="8570091"/>
-          <a:ext cx="6391275" cy="5968234"/>
+          <a:off x="209550" y="8703441"/>
+          <a:ext cx="6362700" cy="6069834"/>
           <a:chOff x="0" y="6677025"/>
           <a:chExt cx="5915025" cy="5648325"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="14" name="Picture 13" descr="A screenshot of a computer&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED7B8981-B873-29A4-A44D-EB0C4671990A}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -5054,51 +5249,51 @@
       <xdr:col>0</xdr:col>
       <xdr:colOff>123840</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>101102</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>504825</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="28" name="Group 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C05D67E-B3AB-BD8F-932F-71A7F0AA4FEF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
           <a:off x="123840" y="691652"/>
-          <a:ext cx="7724760" cy="2673848"/>
+          <a:ext cx="7696185" cy="2718298"/>
           <a:chOff x="0" y="448577"/>
           <a:chExt cx="7383569" cy="2520746"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
           <xdr:cNvPr id="10" name="Group 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{318EA12E-15FB-4FB1-A9CB-F8DF40608CEC}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="448577"/>
             <a:ext cx="7383569" cy="2520746"/>
             <a:chOff x="0" y="418197"/>
             <a:chExt cx="5943600" cy="1988185"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:pic>
           <xdr:nvPicPr>
@@ -5478,406 +5673,406 @@
 <file path=xl/ink/ink10.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2024-11-13T21:59:03.458"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.3" units="cm"/>
       <inkml:brushProperty name="height" value="0.6" units="cm"/>
       <inkml:brushProperty name="color" value="#FFFC00"/>
       <inkml:brushProperty name="tip" value="rectangle"/>
       <inkml:brushProperty name="rasterOp" value="maskPen"/>
       <inkml:brushProperty name="ignorePressure" value="1"/>
     </inkml:brush>
   </inkml:definitions>
-  <inkml:trace contextRef="#ctx0" brushRef="#br0">1 46,'2873'0,"-2752"-3,207-33,-287 30</inkml:trace>
+  <inkml:trace contextRef="#ctx0" brushRef="#br0">1 47,'2860'0,"-2739"-3,205-34,-285 31</inkml:trace>
 </inkml:ink>
 </file>
 
 <file path=xl/ink/ink11.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2024-11-13T21:59:05.008"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.3" units="cm"/>
       <inkml:brushProperty name="height" value="0.6" units="cm"/>
       <inkml:brushProperty name="color" value="#FFFC00"/>
       <inkml:brushProperty name="tip" value="rectangle"/>
       <inkml:brushProperty name="rasterOp" value="maskPen"/>
       <inkml:brushProperty name="ignorePressure" value="1"/>
     </inkml:brush>
   </inkml:definitions>
-  <inkml:trace contextRef="#ctx0" brushRef="#br0">1 1,'315'39,"-215"-30,990 22,-858-34,-200 6,0 0,-1 1,49 12,-50-7,1-3,0 0,45 0,595-8,-644 2,-1-2,30-6,-27 2</inkml:trace>
+  <inkml:trace contextRef="#ctx0" brushRef="#br0">1 1,'314'40,"-215"-31,986 22,-854-34,-199 6,0 0,-1 1,48 13,-49-8,1-3,0 0,45 0,592-8,-641 2,-2-2,31-6,-27 2</inkml:trace>
 </inkml:ink>
 </file>
 
 <file path=xl/ink/ink12.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2024-11-13T21:54:48.452"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.1" units="cm"/>
       <inkml:brushProperty name="height" value="0.1" units="cm"/>
     </inkml:brush>
   </inkml:definitions>
-  <inkml:trace contextRef="#ctx0" brushRef="#br0">0 0 22982,'1078'46'0</inkml:trace>
+  <inkml:trace contextRef="#ctx0" brushRef="#br0">0 0 22982,'1074'47'0</inkml:trace>
 </inkml:ink>
 </file>
 
 <file path=xl/ink/ink13.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2024-11-13T21:55:00.313"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.1" units="cm"/>
       <inkml:brushProperty name="height" value="0.1" units="cm"/>
     </inkml:brush>
   </inkml:definitions>
-  <inkml:trace contextRef="#ctx0" brushRef="#br0">0 0 24285,'1008'24'0</inkml:trace>
+  <inkml:trace contextRef="#ctx0" brushRef="#br0">0 0 24285,'1004'24'0</inkml:trace>
 </inkml:ink>
 </file>
 
 <file path=xl/ink/ink14.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2024-11-13T21:55:04.252"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.1" units="cm"/>
       <inkml:brushProperty name="height" value="0.1" units="cm"/>
     </inkml:brush>
   </inkml:definitions>
-  <inkml:trace contextRef="#ctx0" brushRef="#br0">0 0 24357,'643'0'0</inkml:trace>
+  <inkml:trace contextRef="#ctx0" brushRef="#br0">0 0 24357,'641'0'0</inkml:trace>
 </inkml:ink>
 </file>
 
 <file path=xl/ink/ink15.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2024-11-13T21:55:19.703"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.1" units="cm"/>
       <inkml:brushProperty name="height" value="0.1" units="cm"/>
     </inkml:brush>
   </inkml:definitions>
-  <inkml:trace contextRef="#ctx0" brushRef="#br0">0 0 24296,'918'25'0</inkml:trace>
+  <inkml:trace contextRef="#ctx0" brushRef="#br0">0 0 24296,'915'25'0</inkml:trace>
 </inkml:ink>
 </file>
 
 <file path=xl/ink/ink2.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2024-11-13T21:52:44.272"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.2" units="cm"/>
       <inkml:brushProperty name="height" value="0.2" units="cm"/>
     </inkml:brush>
   </inkml:definitions>
-  <inkml:trace contextRef="#ctx0" brushRef="#br0">0 1 24491,'1253'43'0</inkml:trace>
+  <inkml:trace contextRef="#ctx0" brushRef="#br0">0 1 24491,'1247'44'0</inkml:trace>
 </inkml:ink>
 </file>
 
 <file path=xl/ink/ink3.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2024-11-13T21:52:50.061"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.2" units="cm"/>
       <inkml:brushProperty name="height" value="0.2" units="cm"/>
     </inkml:brush>
   </inkml:definitions>
-  <inkml:trace contextRef="#ctx0" brushRef="#br0">0 42 24233,'767'-42'0</inkml:trace>
+  <inkml:trace contextRef="#ctx0" brushRef="#br0">0 43 24233,'764'-43'0</inkml:trace>
 </inkml:ink>
 </file>
 
 <file path=xl/ink/ink4.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2024-11-13T21:52:59.275"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.2" units="cm"/>
       <inkml:brushProperty name="height" value="0.2" units="cm"/>
     </inkml:brush>
   </inkml:definitions>
-  <inkml:trace contextRef="#ctx0" brushRef="#br0">1 1 24302,'878'0'0</inkml:trace>
+  <inkml:trace contextRef="#ctx0" brushRef="#br0">1 1 24302,'874'0'0</inkml:trace>
 </inkml:ink>
 </file>
 
 <file path=xl/ink/ink5.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2024-11-13T21:53:04.260"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.2" units="cm"/>
       <inkml:brushProperty name="height" value="0.2" units="cm"/>
     </inkml:brush>
   </inkml:definitions>
-  <inkml:trace contextRef="#ctx0" brushRef="#br0">1 0 23892,'987'0'0</inkml:trace>
+  <inkml:trace contextRef="#ctx0" brushRef="#br0">1 0 23892,'983'0'0</inkml:trace>
 </inkml:ink>
 </file>
 
 <file path=xl/ink/ink6.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2024-11-13T21:53:07.964"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.2" units="cm"/>
       <inkml:brushProperty name="height" value="0.2" units="cm"/>
     </inkml:brush>
   </inkml:definitions>
-  <inkml:trace contextRef="#ctx0" brushRef="#br0">0 1 23892,'2306'0'0</inkml:trace>
+  <inkml:trace contextRef="#ctx0" brushRef="#br0">0 1 23892,'2296'0'0</inkml:trace>
 </inkml:ink>
 </file>
 
 <file path=xl/ink/ink7.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2024-11-13T21:53:11.998"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.2" units="cm"/>
       <inkml:brushProperty name="height" value="0.2" units="cm"/>
     </inkml:brush>
   </inkml:definitions>
-  <inkml:trace contextRef="#ctx0" brushRef="#br0">0 22 24532,'1471'-21'0</inkml:trace>
+  <inkml:trace contextRef="#ctx0" brushRef="#br0">0 22 24532,'1464'-21'0</inkml:trace>
 </inkml:ink>
 </file>
 
 <file path=xl/ink/ink8.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2024-11-13T21:53:15.663"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.2" units="cm"/>
       <inkml:brushProperty name="height" value="0.2" units="cm"/>
     </inkml:brush>
   </inkml:definitions>
-  <inkml:trace contextRef="#ctx0" brushRef="#br0">0 46 24575,'379'-21'0,"-61"-1"0,585 20 0,-445 4 0,331-2-1365</inkml:trace>
+  <inkml:trace contextRef="#ctx0" brushRef="#br0">0 47 24575,'377'-22'0,"-60"0"0,582 20 0,-443 4 0,329-2-1365</inkml:trace>
 </inkml:ink>
 </file>
 
 <file path=xl/ink/ink9.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2024-11-13T21:59:01.974"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.3" units="cm"/>
       <inkml:brushProperty name="height" value="0.6" units="cm"/>
       <inkml:brushProperty name="color" value="#FFFC00"/>
       <inkml:brushProperty name="tip" value="rectangle"/>
       <inkml:brushProperty name="rasterOp" value="maskPen"/>
       <inkml:brushProperty name="ignorePressure" value="1"/>
     </inkml:brush>
   </inkml:definitions>
-  <inkml:trace contextRef="#ctx0" brushRef="#br0">0 0,'2073'0,"-2048"0</inkml:trace>
+  <inkml:trace contextRef="#ctx0" brushRef="#br0">0 0,'2064'0,"-2039"0</inkml:trace>
 </inkml:ink>
 </file>
 
 <file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
 <rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
   <global>
     <keyFlags>
       <key name="_Self">
         <flag name="ExcludeFromFile" value="1"/>
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_DisplayString">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Flags">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Format">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_SubLabel">
@@ -6201,2572 +6396,2627 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/612477" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/448579" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255335" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/414256" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/696460" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255290" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255330" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/1286506" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255329" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/716288" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/931362" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255341" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255154" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255217" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/448577" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255217" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/448577" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255335" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/612477" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/448579" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/716288" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255330" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255290" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255329" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/414256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/696460" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255341" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/1286506" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/931362" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255154" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255263" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurofins-viracor.com/clinical/test-menu/1600-aspergillus-galactomannan-eia/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0080440" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/2005164" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mayocliniclabs.com/test-catalog/overview/38325" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0050590" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testdirectory.questdiagnostics.com/test/test-detail/92433/admark-phospho-tautotal-taua-beta42analysis-and-interpcsfsymptomatic?p=r&amp;q=admark&amp;cc=PHP" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testdirectory.questdiagnostics.com/test/test-detail/36954/myelin-oligodendrocyte-glycoproteinmogantibody-with-reflex-to-titercsf?p=r&amp;q=36954&amp;cc=PHP" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/api/ltd/pdf/385" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0020730" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/3002982" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0080137" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/api/ltd/pdf/16" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testdirectory.questdiagnostics.com/test/test-detail/70028/lyme-disease-antibodies-igg-igm-immunoblot-csf?q=70028&amp;cc=PHP" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurofins-viracor.com/clinical/test-menu/1700-fungitell/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testdirectory.questdiagnostics.com/test/test-detail/10666/toxoplasma-gondii-igg-elisa-csf?p=r&amp;q=10666&amp;cc=PHP" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.labcorp.com/tests/138636/enterovirus-real-time-pcr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/3006202" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0050206" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mayocliniclabs.com/test-catalog/overview/84221" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0020729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0098974" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/3003259" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wadsworth.org/programs/id/virology/services/encephalitis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurofins-viracor.com/clinical/test-menu/3500-jc-virus-jcv-quantitative-pcr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurofins-viracor.com/clinical/test-menu/351700-fungitell-with-reflex-to-titer/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0080054" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mayocliniclabs.com/test-catalog/overview/92117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurofins-viracor.com/clinical/test-menu/8500-herpes-simplex-viruses-1-2-hsv-1-hsv-2-quantitative-pcr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0050200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0050631" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/3019310" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0080312" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wadsworth.org/sites/default/files/WebDoc/DOH-4463%20Infectious%20Disease%20Requisition%2007_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurofins-viracor.com/clinical/test-menu/9500-varicella-zoster-virus-vzv-quantitative-pcr/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mayocliniclabs.com/test-catalog/overview/37430" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurofins-viracor.com/clinical/test-menu/6500-hhv-6-quantitative-real-time-pcr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/3000061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0080515" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/3006211" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testdirectory.questdiagnostics.com/test/test-detail/15777/borrelia-species-dna-qualitative-real-time-pcr-miscellaneous?p=r&amp;q=lyme%20pcr&amp;cc=PHP" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowit.nyp.org/Labs/Phlebotomist_Rover_Specimen_Collection.htm?rhsearch=phlebotomy%20collection&amp;rhhlterm=phlebotomy%20collection%20collecting%20collected%20collect" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255608" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0050676" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testdirectory.questdiagnostics.com/test/test-detail/11012/listeria-antibody-cf-csf?p=r&amp;q=Listeria%20Antibody,%20CSF%20by%20CF&amp;cc=PHP" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.athenadiagnostics.com/view-full-catalog/admark-alzheimers-evaluation1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F41B14AE-C859-4F72-B5FC-FC8C80DCE966}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K20"/>
+  <dimension ref="A1:L20"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="J10" sqref="J10"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D2" sqref="D2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1328125" defaultRowHeight="14.75" x14ac:dyDescent="0.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="29.40625" style="11" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="9.1328125" style="1"/>
+    <col min="1" max="1" width="29.42578125" style="57" customWidth="1"/>
+    <col min="2" max="2" width="17.85546875" style="57" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" style="8" customWidth="1"/>
+    <col min="4" max="4" width="60.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="21.7109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="30.5703125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="21.140625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="25" style="1" customWidth="1"/>
+    <col min="11" max="11" width="40.28515625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="30.140625" style="8" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="2" customFormat="1" ht="29.5" x14ac:dyDescent="0.75">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:12" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1" s="54" t="s">
+        <v>250</v>
+      </c>
+      <c r="B1" s="54" t="s">
+        <v>411</v>
+      </c>
+      <c r="C1" s="54" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1" s="54" t="s">
+        <v>222</v>
+      </c>
+      <c r="E1" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="F1" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="G1" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="H1" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="I1" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="J1" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="K1" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="L1" s="6" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" ht="166.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="55" t="s">
+        <v>320</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="L2" s="9" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" ht="140.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="55" t="s">
+        <v>170</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="L3" s="9" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="55" t="s">
+        <v>381</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="J4" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="B1" s="6" t="s">
-[...17 lines deleted...]
-      <c r="H1" s="6" t="s">
+      <c r="K4" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="L4" s="9" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="135" x14ac:dyDescent="0.25">
+      <c r="A5" s="55" t="s">
+        <v>171</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="L5" s="9" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A6" s="55" t="s">
+        <v>321</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="L6" s="9" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="240" x14ac:dyDescent="0.25">
+      <c r="A7" s="55" t="s">
+        <v>406</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="L7" s="9" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="222" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="55" t="s">
+        <v>403</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="L8" s="9" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="55" t="s">
+        <v>386</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="I9" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="L9" s="9" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="279" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="55" t="s">
+        <v>407</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="L10" s="9" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="132.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="55" t="s">
+        <v>322</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>432</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="I11" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="L11" s="9" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="55" t="s">
+        <v>323</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" s="29" t="s">
+        <v>271</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="L12" s="9" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="55" t="s">
+        <v>328</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="J13" s="29" t="s">
+        <v>272</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="L13" s="14" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="55" t="s">
+        <v>324</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="L14" s="9" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="55" t="s">
+        <v>329</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="L15" s="9" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="382.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="56" t="s">
+        <v>172</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="L16" s="14" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="55" t="s">
+        <v>325</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="L17" s="9" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="55" t="s">
+        <v>379</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="J18" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="I1" s="6" t="s">
-[...6 lines deleted...]
-        <v>219</v>
+      <c r="K18" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="L18" s="9" t="s">
+        <v>237</v>
       </c>
     </row>
-    <row r="2" spans="1:11" ht="169.5" customHeight="1" x14ac:dyDescent="0.75">
-[...573 lines deleted...]
-    <row r="20" spans="1:11" x14ac:dyDescent="0.75">
+    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20" s="11" t="s">
-        <v>411</v>
+        <v>443</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="HlHHuuZCqirWOXwJtZ3J1bn5acZpoM0vlkBWfgFkmZbbGSOXoSmCJSkyxYnVJVhFDCTNl9MHDXiQDYzvHSexRA==" saltValue="OiXYOc4oI1jZLbH5W9RbTw==" spinCount="100000" sheet="1" sort="0" autoFilter="0"/>
-  <autoFilter ref="A1:K18" xr:uid="{F41B14AE-C859-4F72-B5FC-FC8C80DCE966}"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="oMfFlhrqG3WXqpLkhH1nIzt/+wYFG1eTutg5OcBg3MakT9/hOLdrVEq7o1CH17gqUUTLAbHDvXhzWJEEFLPNyQ==" saltValue="fIjsn8VRXZ2q29UnrshaDQ==" spinCount="100000" sheet="1" sort="0" autoFilter="0"/>
+  <autoFilter ref="A1:L18" xr:uid="{F41B14AE-C859-4F72-B5FC-FC8C80DCE966}"/>
   <phoneticPr fontId="5" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="K2" r:id="rId1" xr:uid="{B52B64C0-DC9A-4847-B2E8-B444718E2643}"/>
-[...15 lines deleted...]
-    <hyperlink ref="K17" r:id="rId17" xr:uid="{8C585CB8-B07A-4A3E-87BE-F7FBD7DCA3D8}"/>
+    <hyperlink ref="L2" r:id="rId1" xr:uid="{B52B64C0-DC9A-4847-B2E8-B444718E2643}"/>
+    <hyperlink ref="L3" r:id="rId2" xr:uid="{6ABC0082-229D-481B-B8D2-CD76F75D778A}"/>
+    <hyperlink ref="L7" r:id="rId3" xr:uid="{254CE52E-5563-47A5-B7A3-32604C918A15}"/>
+    <hyperlink ref="L5" r:id="rId4" xr:uid="{C5EE7113-F7CD-4562-AB22-36E7F9F35BB9}"/>
+    <hyperlink ref="L11" r:id="rId5" xr:uid="{B71C833A-2DE5-4CDF-9708-4FCA371555BD}"/>
+    <hyperlink ref="L8" r:id="rId6" xr:uid="{B6A42826-8512-4223-8CB7-C57C3F2D6D08}"/>
+    <hyperlink ref="L10" r:id="rId7" xr:uid="{4EA52024-443A-44DD-9594-C0193A05B8EC}"/>
+    <hyperlink ref="L6" r:id="rId8" xr:uid="{146BD712-EC1C-4B1F-9D56-C8ED80E346B6}"/>
+    <hyperlink ref="L12" r:id="rId9" xr:uid="{C59CDAD4-1EF5-43C5-BD8C-9A6122A7C178}"/>
+    <hyperlink ref="L13" r:id="rId10" xr:uid="{217762A2-A863-421E-A3C6-EADFE9AAEC18}"/>
+    <hyperlink ref="L18" r:id="rId11" xr:uid="{ADB56819-31D0-45E5-A500-BCD54EB9D62E}"/>
+    <hyperlink ref="L9" r:id="rId12" xr:uid="{E154DA9D-6637-41D6-9FB2-1D9B958454B0}"/>
+    <hyperlink ref="L4" r:id="rId13" xr:uid="{F1B47D9D-8C11-4767-BD1F-370D0D7FD814}"/>
+    <hyperlink ref="L15" r:id="rId14" xr:uid="{2033AA25-5E26-43D5-ABB9-E955BD09C41C}"/>
+    <hyperlink ref="L14" r:id="rId15" xr:uid="{7B25FB77-0C02-4537-A99F-08BB14116543}"/>
+    <hyperlink ref="L17" r:id="rId16" xr:uid="{8C585CB8-B07A-4A3E-87BE-F7FBD7DCA3D8}"/>
+    <hyperlink ref="L16" r:id="rId17" xr:uid="{AC008C24-341E-416C-B098-B857ED89847C}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="45" fitToHeight="0" orientation="landscape" r:id="rId18"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98BDDAFC-7888-4C34-A8E3-8280683214C2}">
   <sheetPr>
     <tabColor theme="9"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O40"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D2" sqref="D2"/>
-      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomLeft" activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1328125" defaultRowHeight="14.75" x14ac:dyDescent="0.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="39.1328125" style="18" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="16" max="16384" width="9.1328125" style="13"/>
+    <col min="1" max="1" width="39.140625" style="18" customWidth="1"/>
+    <col min="2" max="2" width="13.140625" style="19" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="73.85546875" style="13" customWidth="1"/>
+    <col min="4" max="4" width="20.85546875" style="13" customWidth="1"/>
+    <col min="5" max="5" width="18.28515625" style="13" customWidth="1"/>
+    <col min="6" max="6" width="18.85546875" style="13" customWidth="1"/>
+    <col min="7" max="7" width="23.140625" style="13" customWidth="1"/>
+    <col min="8" max="8" width="26.7109375" style="13" customWidth="1"/>
+    <col min="9" max="9" width="17.7109375" style="13" customWidth="1"/>
+    <col min="10" max="10" width="13.7109375" style="13" customWidth="1"/>
+    <col min="11" max="11" width="13.7109375" style="20" customWidth="1"/>
+    <col min="12" max="12" width="14.7109375" style="13" customWidth="1"/>
+    <col min="13" max="13" width="17.140625" style="13" customWidth="1"/>
+    <col min="14" max="14" width="14.5703125" style="13" customWidth="1"/>
+    <col min="15" max="15" width="37.28515625" style="19" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="21" customFormat="1" ht="29.5" x14ac:dyDescent="0.75">
+    <row r="1" spans="1:15" s="21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B1" s="28" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="28" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="D1" s="28" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="E1" s="28" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="F1" s="28" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="G1" s="28" t="s">
         <v>3</v>
       </c>
       <c r="H1" s="28" t="s">
         <v>4</v>
       </c>
       <c r="I1" s="28" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="J1" s="28" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="K1" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L1" s="28" t="s">
         <v>1</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="O1" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:15" ht="57" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="2" spans="1:15" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K2" s="2">
         <v>3002982</v>
       </c>
       <c r="L2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M2" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="N2" s="1" t="s">
         <v>59</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
-    <row r="3" spans="1:15" ht="73.75" x14ac:dyDescent="0.75">
+    <row r="3" spans="1:15" ht="247.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15" t="s">
-        <v>402</v>
+        <v>436</v>
       </c>
       <c r="B3" s="15" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="C3" s="16" t="s">
-        <v>403</v>
+        <v>438</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>396</v>
+        <v>9</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>9</v>
+        <v>435</v>
       </c>
       <c r="G3" s="17" t="s">
-        <v>119</v>
+        <v>437</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>397</v>
+        <v>383</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K3" s="2">
         <v>92433</v>
       </c>
       <c r="L3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M3" s="1" t="s">
-        <v>398</v>
+        <v>384</v>
       </c>
       <c r="N3" s="1" t="s">
-        <v>399</v>
+        <v>385</v>
       </c>
       <c r="O3" s="9" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
     </row>
-    <row r="4" spans="1:15" ht="66" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="4" spans="1:15" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="26" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="2">
         <v>50200</v>
       </c>
       <c r="L4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="O4" s="9" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="5" spans="1:15" ht="53.25" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="5" spans="1:15" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="2">
         <v>20729</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="1" t="s">
         <v>55</v>
       </c>
       <c r="O5" s="10" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
-    <row r="6" spans="1:15" ht="118" x14ac:dyDescent="0.75">
+    <row r="6" spans="1:15" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="23" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>44</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K6" s="2">
         <v>80137</v>
       </c>
       <c r="L6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N6" s="1" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="10" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="7" spans="1:15" ht="52.5" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="7" spans="1:15" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>53</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K7" s="2">
         <v>98974</v>
       </c>
       <c r="L7" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M7" s="1" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="1" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="10" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="8" spans="1:15" ht="82.5" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="8" spans="1:15" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B8" s="23" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C8" s="23" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="K8" s="2">
         <v>1603</v>
       </c>
       <c r="L8" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M8" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="M8" s="1" t="s">
+      <c r="N8" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="N8" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" s="10" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
-    <row r="9" spans="1:15" ht="44.25" x14ac:dyDescent="0.75">
+    <row r="9" spans="1:15" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>342</v>
+        <v>334</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K9" s="2">
         <v>3006202</v>
       </c>
       <c r="L9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M9" s="1" t="s">
         <v>74</v>
       </c>
       <c r="N9" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O9" s="10" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>99</v>
-      </c>
-[...12 lines deleted...]
-        <v>100</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K10" s="2">
         <v>3006211</v>
       </c>
       <c r="L10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M10" s="1" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="O10" s="10" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
     </row>
-    <row r="11" spans="1:15" ht="44.25" x14ac:dyDescent="0.75">
+    <row r="11" spans="1:15" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>58</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K11" s="2">
         <v>80054</v>
       </c>
       <c r="L11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N11" s="1" t="s">
         <v>55</v>
       </c>
       <c r="O11" s="10" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
         <v>103</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B12" s="1" t="s">
-        <v>362</v>
+        <v>353</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K12" s="2">
         <v>20730</v>
       </c>
       <c r="L12" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N12" s="1" t="s">
         <v>55</v>
       </c>
       <c r="O12" s="10" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
-    <row r="13" spans="1:15" ht="84.75" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="13" spans="1:15" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="11" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J13" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="K13" s="33">
+      <c r="K13" s="32">
         <v>15777</v>
       </c>
       <c r="L13" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="N13" s="1" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>344</v>
+      </c>
+      <c r="O13" s="33" t="s">
+        <v>340</v>
       </c>
     </row>
-    <row r="14" spans="1:15" ht="114.75" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="14" spans="1:15" ht="114.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K14" s="2">
         <v>3000061</v>
       </c>
       <c r="L14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="O14" s="10" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="15" spans="1:15" ht="95.25" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="15" spans="1:15" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="24" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K15" s="2">
         <v>3003259</v>
       </c>
       <c r="L15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="O15" s="10" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="16" spans="1:15" ht="84.75" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="16" spans="1:15" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>38</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="L16" s="1" t="s">
         <v>38</v>
       </c>
       <c r="M16" s="1" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="N16" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="O16" s="10" t="s">
         <v>131</v>
       </c>
-      <c r="O16" s="10" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="17" spans="1:15" ht="51.75" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="17" spans="1:15" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="K17" s="2">
         <v>138636</v>
       </c>
       <c r="L17" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="M17" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="N17" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="O17" s="9" t="s">
         <v>124</v>
       </c>
-      <c r="O17" s="9" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="18" spans="1:15" ht="67.5" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="18" spans="1:15" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="K18" s="2">
         <v>1703</v>
       </c>
       <c r="L18" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M18" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="M18" s="1" t="s">
+      <c r="N18" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="N18" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O18" s="10" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>151</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C19" s="1" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="K19" s="2">
         <v>351703</v>
       </c>
       <c r="L19" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M19" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="M19" s="1" t="s">
+      <c r="N19" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="N19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O19" s="10" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
-    <row r="20" spans="1:15" ht="52.5" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="20" spans="1:15" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>369</v>
+        <v>358</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>38</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="L20" s="1" t="s">
         <v>38</v>
       </c>
       <c r="M20" s="1" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="N20" s="1" t="s">
         <v>12</v>
       </c>
       <c r="O20" s="10" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
     </row>
-    <row r="21" spans="1:15" ht="86.25" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="21" spans="1:15" ht="86.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" s="23" t="s">
         <v>85</v>
       </c>
-      <c r="B21" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="23" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="K21" s="2">
         <v>8503</v>
       </c>
       <c r="L21" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M21" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="M21" s="1" t="s">
+      <c r="N21" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="N21" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O21" s="10" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="84" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="22" t="s">
         <v>87</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B22" s="23" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C22" s="23" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="K22" s="2">
         <v>6503</v>
       </c>
       <c r="L22" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M22" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="M22" s="1" t="s">
+      <c r="N22" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="N22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O22" s="10" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
-    <row r="23" spans="1:15" ht="55.5" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="23" spans="1:15" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>66</v>
       </c>
       <c r="C23" s="23" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J23" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K23" s="2">
         <v>50631</v>
       </c>
       <c r="L23" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M23" s="1" t="s">
         <v>65</v>
       </c>
       <c r="N23" s="1" t="s">
         <v>51</v>
       </c>
       <c r="O23" s="10" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="24" spans="1:15" ht="79.5" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="24" spans="1:15" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B24" s="23" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C24" s="23" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H24" s="4" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J24" s="4" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="K24" s="7">
         <v>3503</v>
       </c>
       <c r="L24" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M24" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O24" s="10" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
-    <row r="25" spans="1:15" ht="67.5" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="25" spans="1:15" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B25" s="1" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J25" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K25" s="2">
         <v>70028</v>
       </c>
       <c r="L25" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M25" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="N25" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="O25" s="10" t="s">
         <v>146</v>
       </c>
-      <c r="O25" s="10" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="26" spans="1:15" ht="44.25" x14ac:dyDescent="0.75">
+    <row r="26" spans="1:15" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B26" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="1" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>43</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J26" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K26" s="2">
         <v>80515</v>
       </c>
       <c r="L26" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M26" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N26" s="1" t="s">
         <v>59</v>
       </c>
       <c r="O26" s="10" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
-    <row r="27" spans="1:15" ht="81.75" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="27" spans="1:15" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J27" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K27" s="2">
         <v>36954</v>
       </c>
       <c r="L27" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M27" s="1" t="s">
         <v>24</v>
       </c>
       <c r="N27" s="1" t="s">
         <v>25</v>
       </c>
       <c r="O27" s="10" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="28" spans="1:15" ht="50.25" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="28" spans="1:15" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J28" s="1" t="s">
         <v>38</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="L28" s="1" t="s">
         <v>38</v>
       </c>
       <c r="M28" s="1" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
       <c r="N28" s="1" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
       <c r="O28" s="10" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
     </row>
-    <row r="29" spans="1:15" ht="50.25" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="29" spans="1:15" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J29" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K29" s="2">
         <v>2005164</v>
       </c>
       <c r="L29" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N29" s="1" t="s">
         <v>17</v>
       </c>
       <c r="O29" s="10" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
-    <row r="30" spans="1:15" ht="118" x14ac:dyDescent="0.75">
+    <row r="30" spans="1:15" ht="117" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="22" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="B30" s="23" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="C30" s="23" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="I30" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J30" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K30" s="2">
         <v>80440</v>
       </c>
       <c r="L30" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N30" s="1" t="s">
         <v>17</v>
       </c>
       <c r="O30" s="10" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="31" spans="1:15" ht="81" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="31" spans="1:15" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="12" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J31" s="1" t="s">
         <v>38</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="L31" s="1" t="s">
         <v>38</v>
       </c>
       <c r="M31" s="1" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="N31" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="O31" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="O31" s="10" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="32" spans="1:15" ht="158.25" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="32" spans="1:15" ht="176.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="22" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="23" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C32" s="25" t="s">
-        <v>205</v>
+        <v>409</v>
       </c>
       <c r="D32" s="10" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J32" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K32" s="2">
         <v>3019310</v>
       </c>
       <c r="L32" s="1" t="s">
         <v>73</v>
       </c>
       <c r="M32" s="1" t="s">
         <v>74</v>
       </c>
       <c r="N32" s="1" t="s">
-        <v>75</v>
+        <v>408</v>
       </c>
       <c r="O32" s="10" t="s">
-        <v>395</v>
+        <v>382</v>
       </c>
     </row>
-    <row r="33" spans="1:15" ht="47.25" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="33" spans="1:15" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J33" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K33" s="2">
         <v>50590</v>
       </c>
       <c r="L33" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M33" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="N33" s="1" t="s">
         <v>51</v>
       </c>
       <c r="O33" s="10" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
-    <row r="34" spans="1:15" ht="67.5" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="34" spans="1:15" ht="78" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>70</v>
       </c>
       <c r="C34" s="23" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J34" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K34" s="2">
         <v>80312</v>
       </c>
       <c r="L34" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N34" s="1" t="s">
         <v>69</v>
       </c>
       <c r="O34" s="10" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="35" spans="1:15" ht="70.5" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="35" spans="1:15" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>29</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>176</v>
+      </c>
+      <c r="I35" s="43" t="s">
+        <v>253</v>
       </c>
       <c r="J35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K35" s="2">
         <v>10666</v>
       </c>
       <c r="L35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M35" s="1" t="s">
         <v>30</v>
       </c>
       <c r="N35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="O35" s="10" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="36" spans="1:15" ht="86.25" customHeight="1" x14ac:dyDescent="0.75">
-[...1 lines deleted...]
-        <v>366</v>
+    <row r="36" spans="1:15" ht="86.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="44" t="s">
+        <v>356</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>58</v>
       </c>
       <c r="F36" s="4" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>380</v>
+        <v>367</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J36" s="4" t="s">
         <v>8</v>
       </c>
       <c r="K36" s="7">
         <v>50206</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>8</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>11</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O36" s="10" t="s">
-        <v>379</v>
+        <v>366</v>
       </c>
     </row>
-    <row r="37" spans="1:15" ht="80.25" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="37" spans="1:15" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="27" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B37" s="23" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C37" s="23" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F37" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H37" s="4" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J37" s="4" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="K37" s="7">
         <v>9503</v>
       </c>
       <c r="L37" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M37" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M37" s="4" t="s">
+      <c r="N37" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N37" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O37" s="10" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
-    <row r="38" spans="1:15" ht="358.5" customHeight="1" x14ac:dyDescent="0.75">
-      <c r="A38" s="35" t="s">
+    <row r="38" spans="1:15" ht="375" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="34" t="s">
+        <v>300</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="C38" s="58" t="s">
+        <v>433</v>
+      </c>
+      <c r="D38" s="31" t="s">
+        <v>302</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="G38" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="H38" s="4" t="s">
         <v>306</v>
       </c>
-      <c r="B38" s="5" t="s">
+      <c r="I38" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="J38" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="C38" s="5" t="s">
-[...24 lines deleted...]
-        <v>354</v>
+      <c r="K38" s="32" t="s">
+        <v>345</v>
       </c>
       <c r="L38" s="1" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>308</v>
+      </c>
+      <c r="O38" s="33" t="s">
+        <v>309</v>
       </c>
     </row>
-    <row r="40" spans="1:15" x14ac:dyDescent="0.75">
+    <row r="40" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A40" s="18" t="s">
-        <v>404</v>
+        <v>439</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="5H+cXpwi2Cq+UbXDClgi0GZisxfBmstzE7nToMBd+SAbLP1Bwp6+SoVkNcSLBpM8ThDC9vXIEScRVR2Er4OCTA==" saltValue="1XRQobgWM/pVHB0WynpvJA==" spinCount="100000" sheet="1" sort="0" autoFilter="0"/>
-  <autoFilter ref="A1:O1" xr:uid="{98BDDAFC-7888-4C34-A8E3-8280683214C2}"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="NKp69WOLFMZPWhZc6mzktJCsrXENcg6TAfw4JCZbWsYNDEs34yJ3X+1LEfi+yQ2Vx1wD/eug+TXGUaNgngAyNA==" saltValue="K7iPAnI21l54mwFUBMmplw==" spinCount="100000" sheet="1" sort="0" autoFilter="0"/>
+  <autoFilter ref="A1:O38" xr:uid="{98BDDAFC-7888-4C34-A8E3-8280683214C2}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:O38">
     <sortCondition ref="A1:A38"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId1" xr:uid="{3355037F-E924-40F8-9A79-49E475597350}"/>
     <hyperlink ref="D32" r:id="rId2" xr:uid="{C76B5B37-0217-4523-B903-59DA95DB0E92}"/>
     <hyperlink ref="O31" r:id="rId3" xr:uid="{922AA0D4-8A44-496B-AF1F-9B70A9A30820}"/>
     <hyperlink ref="O16" r:id="rId4" xr:uid="{646E5D30-AF57-4D2D-8270-F45EC17000C7}"/>
     <hyperlink ref="O20" r:id="rId5" xr:uid="{B4B7BB29-A138-4E82-9CB7-210B0464662E}"/>
     <hyperlink ref="O25" r:id="rId6" xr:uid="{D2047556-E936-4AC4-B03B-2A1E45BCF299}"/>
     <hyperlink ref="O27" r:id="rId7" xr:uid="{73CAAEC0-4E10-4598-89F6-3FCD35BA2BC2}"/>
     <hyperlink ref="O37" r:id="rId8" xr:uid="{50C5ABA1-8515-46D6-BC71-6B1903824E59}"/>
     <hyperlink ref="O21" r:id="rId9" xr:uid="{BBAC33BA-926D-4742-B1ED-25E734691B9D}"/>
     <hyperlink ref="O24" r:id="rId10" xr:uid="{A6C639BF-3284-43A2-8640-5EE00BA37995}"/>
     <hyperlink ref="O18" r:id="rId11" xr:uid="{A4CD3D46-0447-411A-AAD9-8060FF500ABE}"/>
     <hyperlink ref="O22" r:id="rId12" xr:uid="{EA553B90-E83C-46E2-A096-F222FF0EE19F}"/>
     <hyperlink ref="O8" r:id="rId13" xr:uid="{711AD0DB-B20A-4284-B243-6A4EDE304168}"/>
     <hyperlink ref="O4" r:id="rId14" xr:uid="{8A81CA59-F464-47DA-BA83-B1DBAD7CACD4}"/>
     <hyperlink ref="O5" r:id="rId15" xr:uid="{54BF7801-A4FB-450F-884E-1781B12BAAD4}"/>
     <hyperlink ref="O12" r:id="rId16" xr:uid="{DF94AD76-0495-45A3-B588-3D23D97D7713}"/>
     <hyperlink ref="O14" r:id="rId17" xr:uid="{093BECF4-F295-40C9-AEC3-6F66C4C7CD5E}"/>
     <hyperlink ref="O30" r:id="rId18" xr:uid="{E0FACB20-F531-45C6-BC95-C33C78CB801A}"/>
     <hyperlink ref="O19" r:id="rId19" xr:uid="{87C2F3C4-1C09-4091-A62C-F4FBF37149E0}"/>
     <hyperlink ref="O2" r:id="rId20" xr:uid="{44F9BE82-AA3A-47A1-A09B-5E693563C5F3}"/>
     <hyperlink ref="O33" r:id="rId21" xr:uid="{79BFE82F-B47D-4B77-98F6-A38FC4ACB599}"/>
@@ -8780,440 +9030,440 @@
     <hyperlink ref="O6" r:id="rId29" xr:uid="{A8F203D5-FE56-4BF8-843A-633AE72C0E67}"/>
     <hyperlink ref="O34" r:id="rId30" xr:uid="{E8D34120-01BC-47C7-9186-FDCDB2D9ED3D}"/>
     <hyperlink ref="O11" r:id="rId31" xr:uid="{69985EA9-7D9A-4A9A-80D1-C4FCA50A5E38}"/>
     <hyperlink ref="O17" r:id="rId32" xr:uid="{D7098814-9148-45FD-A5DD-437A4C613C7B}"/>
     <hyperlink ref="O10" r:id="rId33" xr:uid="{99E77C32-F2A2-41E5-82A1-2E701C7A1B69}"/>
     <hyperlink ref="O3" r:id="rId34" xr:uid="{17887B2B-B320-4406-95BF-25644B0602A5}"/>
     <hyperlink ref="D38" r:id="rId35" xr:uid="{FD28B5BD-B03E-4F64-ADD0-2E5891EFF18D}"/>
     <hyperlink ref="O38" r:id="rId36" xr:uid="{3072C121-83C0-407B-95A3-28F5C3846C86}"/>
     <hyperlink ref="O9" r:id="rId37" xr:uid="{04015533-E3B8-4EB6-9D58-C828AF0AE1C9}"/>
     <hyperlink ref="O13" r:id="rId38" xr:uid="{D4545A14-52C7-4471-8F2B-C1614B88691A}"/>
     <hyperlink ref="O28" r:id="rId39" xr:uid="{F6513377-C2EE-4CAC-8E75-CBBF8C2B30E8}"/>
     <hyperlink ref="O36" r:id="rId40" xr:uid="{B210C322-C6DD-4F8F-97FD-54C8754D37DA}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="40" fitToHeight="0" orientation="landscape" r:id="rId41"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D0936731-5A0D-473A-80F2-8BBD7349391C}">
   <sheetPr>
     <tabColor rgb="FFCC99FF"/>
   </sheetPr>
   <dimension ref="A1:A77"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="A48" zoomScale="190" zoomScaleNormal="190" workbookViewId="0">
       <selection activeCell="A76" sqref="A76"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.75" x14ac:dyDescent="0.75"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.75">
-      <c r="A1" s="37"/>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A1" s="36"/>
     </row>
-    <row r="77" spans="1:1" x14ac:dyDescent="0.75">
-[...1 lines deleted...]
-        <v>370</v>
+    <row r="77" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A77" s="45" t="s">
+        <v>359</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="lmDyM8Zf3GOOzH/eKMDLHF/oQMsrqCV5p4VnR0Q9Qbzj75m8K+ZEoxuMbv92jmn+DJcQz1ZdJ/9sXzp0hey1iQ==" saltValue="8ujA5sS9lAAoT4zxck1H7g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{167D4151-9107-4024-9F28-033A991901A3}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B18"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="E15" sqref="E15"/>
+    <sheetView topLeftCell="A5" zoomScale="94" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1328125" defaultRowHeight="14.75" x14ac:dyDescent="0.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.86328125" style="43" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.1328125" style="39"/>
+    <col min="1" max="1" width="3.85546875" style="42" customWidth="1"/>
+    <col min="2" max="2" width="110.140625" style="38" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.75">
-[...3 lines deleted...]
-      <c r="B1" s="38"/>
+    <row r="1" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="49" t="s">
+        <v>294</v>
+      </c>
+      <c r="B1" s="37"/>
     </row>
-    <row r="2" spans="1:2" ht="11.25" customHeight="1" x14ac:dyDescent="0.75">
-[...1 lines deleted...]
-      <c r="B2" s="41"/>
+    <row r="2" spans="1:2" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="39"/>
+      <c r="B2" s="40"/>
     </row>
-    <row r="3" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.75">
-      <c r="A3" s="42">
+    <row r="3" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="41">
         <v>1</v>
       </c>
-      <c r="B3" s="48" t="s">
-        <v>385</v>
+      <c r="B3" s="47" t="s">
+        <v>372</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.75">
-      <c r="A4" s="42">
+    <row r="4" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="41">
         <v>2</v>
       </c>
-      <c r="B4" s="49" t="s">
-        <v>386</v>
+      <c r="B4" s="48" t="s">
+        <v>373</v>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.75">
-      <c r="A5" s="42">
+    <row r="5" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="41">
         <v>3</v>
       </c>
-      <c r="B5" s="47" t="s">
-        <v>286</v>
+      <c r="B5" s="46" t="s">
+        <v>280</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.75">
-      <c r="A6" s="42">
+    <row r="6" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="41">
         <v>4</v>
       </c>
-      <c r="B6" s="48" t="s">
-        <v>343</v>
+      <c r="B6" s="47" t="s">
+        <v>335</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.75">
-      <c r="A7" s="42">
+    <row r="7" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="41">
         <v>5</v>
       </c>
-      <c r="B7" s="48" t="s">
-        <v>387</v>
+      <c r="B7" s="47" t="s">
+        <v>374</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.75">
-      <c r="A8" s="42">
+    <row r="8" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="41">
         <v>6</v>
       </c>
-      <c r="B8" s="49" t="s">
-        <v>338</v>
+      <c r="B8" s="48" t="s">
+        <v>330</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.75">
-      <c r="A9" s="42">
+    <row r="9" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="41">
         <v>7</v>
       </c>
-      <c r="B9" s="49" t="s">
-        <v>339</v>
+      <c r="B9" s="48" t="s">
+        <v>331</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.75">
-      <c r="A10" s="42">
+    <row r="10" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="41">
         <v>8</v>
       </c>
-      <c r="B10" s="48" t="s">
-        <v>383</v>
+      <c r="B10" s="47" t="s">
+        <v>370</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.75">
-      <c r="A11" s="42">
+    <row r="11" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="41">
         <v>9</v>
       </c>
-      <c r="B11" s="49" t="s">
-        <v>384</v>
+      <c r="B11" s="48" t="s">
+        <v>371</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="123.75" customHeight="1" x14ac:dyDescent="0.75">
-      <c r="A12" s="42">
+    <row r="12" spans="1:2" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="41">
         <v>10</v>
       </c>
-      <c r="B12" s="48" t="s">
-        <v>388</v>
+      <c r="B12" s="47" t="s">
+        <v>375</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="123.75" customHeight="1" x14ac:dyDescent="0.75">
-      <c r="A13" s="42">
+    <row r="13" spans="1:2" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="41">
         <v>11</v>
       </c>
-      <c r="B13" s="48" t="s">
-        <v>382</v>
+      <c r="B13" s="47" t="s">
+        <v>369</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.75">
-      <c r="A14" s="55">
+    <row r="14" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="59">
         <v>12</v>
       </c>
-      <c r="B14" s="53" t="s">
-        <v>420</v>
+      <c r="B14" s="52" t="s">
+        <v>400</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="235.5" customHeight="1" x14ac:dyDescent="0.75">
-[...1 lines deleted...]
-      <c r="B15" s="54" t="e" vm="1">
+    <row r="15" spans="1:2" ht="235.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="60"/>
+      <c r="B15" s="53" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.75">
-[...1 lines deleted...]
-        <v>411</v>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" s="38" t="s">
+        <v>395</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="o8SZpDfR6sjYRiW1gxn2SSq/7sKPQNSNRP+ymznoWaKh9TvagqEUBn/Ra3GiBKDww0WNLwV4dDs8lewz+wn3qA==" saltValue="2pnfkiRO5Wnv0n7YS9fpDw==" spinCount="100000" sheet="1" sort="0" autoFilter="0"/>
   <mergeCells count="1">
     <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1" xr:uid="{B7700E25-BF3A-4E6C-A6A8-BE78E679B101}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="68" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CEB0674C-F1C2-4BCA-93FD-2AC6A35960A1}">
   <sheetPr>
     <tabColor theme="5" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:A81"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I91" sqref="I91"/>
+      <selection activeCell="O16" sqref="O16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.75" x14ac:dyDescent="0.75"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.1328125" customWidth="1"/>
+    <col min="1" max="1" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="16" x14ac:dyDescent="0.8">
-[...1 lines deleted...]
-        <v>322</v>
+    <row r="1" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="50" t="s">
+        <v>316</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.75">
-      <c r="A2" s="31"/>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" s="30"/>
     </row>
-    <row r="3" spans="1:1" ht="15.75" x14ac:dyDescent="0.75">
-[...1 lines deleted...]
-        <v>321</v>
+    <row r="3" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="35" t="s">
+        <v>315</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.75">
-[...1 lines deleted...]
-        <v>319</v>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A20" s="35" t="s">
+        <v>313</v>
       </c>
     </row>
-    <row r="45" spans="1:1" x14ac:dyDescent="0.75">
-[...1 lines deleted...]
-        <v>320</v>
+    <row r="45" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A45" s="35" t="s">
+        <v>314</v>
       </c>
     </row>
-    <row r="81" spans="1:1" x14ac:dyDescent="0.75">
-[...1 lines deleted...]
-        <v>370</v>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A81" s="45" t="s">
+        <v>359</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="wekGXTnEXbRz6+XBpskEgW4g8OhXnLEyHy7Dbbl1nqLecX9ea27RXHXbPmazYBlqG8cOU6TYyiiWKfy/aVhIZg==" saltValue="fGTOAw2NRm92mgEsZ3N+KQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3933AD99-D740-4478-9BE7-9D1B48ED385E}">
   <sheetPr>
     <tabColor theme="0" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C13" sqref="C13"/>
+      <selection activeCell="A4" sqref="A4:XFD8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.75" x14ac:dyDescent="0.75"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.54296875" customWidth="1"/>
+    <col min="1" max="1" width="24.5703125" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
-    <col min="3" max="3" width="29.7265625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="37.86328125" customWidth="1"/>
+    <col min="3" max="3" width="29.7109375" customWidth="1"/>
+    <col min="4" max="4" width="37.42578125" customWidth="1"/>
+    <col min="5" max="5" width="37.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="16" x14ac:dyDescent="0.8">
-[...1 lines deleted...]
-        <v>323</v>
+    <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="50" t="s">
+        <v>317</v>
       </c>
     </row>
-    <row r="3" spans="1:5" s="21" customFormat="1" ht="29.5" x14ac:dyDescent="0.75">
+    <row r="3" spans="1:5" s="21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="28" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B3" s="28" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="28" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="E3" s="52" t="s">
-        <v>324</v>
+      <c r="E3" s="51" t="s">
+        <v>318</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="13" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="4" spans="1:5" s="13" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>37</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
     </row>
-    <row r="5" spans="1:5" s="13" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="5" spans="1:5" s="13" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="10" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="29.5" x14ac:dyDescent="0.75">
+    <row r="6" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D6" s="10" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>381</v>
+        <v>368</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="73.75" x14ac:dyDescent="0.75">
+    <row r="7" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
-        <v>406</v>
+        <v>390</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>409</v>
+        <v>393</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>407</v>
+        <v>391</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="48.75" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="8" spans="1:5" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
-        <v>401</v>
+        <v>387</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>410</v>
+        <v>394</v>
       </c>
       <c r="D8" s="10" t="s">
-        <v>405</v>
+        <v>389</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>408</v>
+        <v>392</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.75">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="18" t="s">
-        <v>404</v>
+        <v>388</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="V+fcNig6N/CY35IBHfwPWhRlPfFzMVwtHcD3ZUiayhcqJcZjVDTE6+hi4/Bu6PXyq+616r+hpjCSRnELKEkPeA==" saltValue="JbUueNo3O+eR5MjyTbD8iw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId1" xr:uid="{FCFEC6F9-E910-47D1-A91C-EF3A082A713A}"/>
     <hyperlink ref="D5" r:id="rId2" xr:uid="{9588816E-EB4F-4163-AA2D-167B3828F5BA}"/>
     <hyperlink ref="D6" r:id="rId3" xr:uid="{D45DB7AD-62C4-4639-9C17-C9F8D4013FEC}"/>
     <hyperlink ref="D7" r:id="rId4" xr:uid="{834C7470-ADF4-4DDF-8325-1BE487CF509B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BF5983132E879F4DB2CDE4881C672C52" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="88bf10c33b915c023eeda7548b1a6ee4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1b05d82d297216baf5b26c55225140df">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -9287,86 +9537,92 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49BD85E3-BE36-4E79-BB7F-A57531CFFC41}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C0A5559-D811-46E3-A488-137F74D1D04F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CD2189D-72F6-4D44-85DA-49B90932A75C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{ce9592cb-9ad7-4c62-b8df-8f0d19616282}" enabled="0" method="" siteId="{ce9592cb-9ad7-4c62-b8df-8f0d19616282}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">