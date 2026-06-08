--- v2 (2026-04-23)
+++ v3 (2026-06-08)
@@ -31,60 +31,60 @@
   <Override PartName="/xl/ink/ink7.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink8.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink9.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink10.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink11.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink12.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink13.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink14.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink15.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://newyorkpresbyterian-my.sharepoint.com/personal/mrd9234_nyp_org/Documents/HDriveMigration2025/MyDocuments/Projects/CSF QA Review/csf test collection guide/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://newyorkpresbyterian-my.sharepoint.com/personal/pic9004_nyp_org/Documents/HDriveMigration2025/TO DO/Nonconformances/eQA Review 1126085 (Dr. Fink 12.19.23)/Test Collection Guide &amp; QR code/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{27BF9471-F89E-489F-9667-D203A6ED22CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="43" documentId="8_{27BF9471-F89E-489F-9667-D203A6ED22CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{31E7EBF0-EB0D-4A90-A850-5A51A9F86CF7}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="526" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="526" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CSF In-House Tests" sheetId="11" r:id="rId1"/>
     <sheet name="CSF Send-Out Tests" sheetId="10" r:id="rId2"/>
     <sheet name="CSF Workflow Pics" sheetId="14" r:id="rId3"/>
     <sheet name="REMINDERS" sheetId="12" r:id="rId4"/>
     <sheet name="Printing Reqs" sheetId="13" r:id="rId5"/>
     <sheet name="Discontinued Tests" sheetId="15" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'CSF In-House Tests'!$A$1:$L$18</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'CSF Send-Out Tests'!$A$1:$O$38</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">REMINDERS!$A$1:$B$15</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -98,51 +98,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="801" uniqueCount="444">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="801" uniqueCount="446">
   <si>
     <t>Reference Lab Test Code</t>
   </si>
   <si>
     <t>Performing Lab</t>
   </si>
   <si>
     <t>Performed</t>
   </si>
   <si>
     <t>Collection Container</t>
   </si>
   <si>
     <t>Stability from Collection to Sendouts</t>
   </si>
   <si>
     <t>Epic Lab Code</t>
   </si>
   <si>
     <t>Reference Lab Link</t>
   </si>
   <si>
     <t>Coccidioides Abs Panel, CSF</t>
   </si>
   <si>
@@ -702,53 +702,50 @@
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>: Collect 2-4 mL in CSF sterile tube.</t>
     </r>
   </si>
   <si>
     <t>https://www.mayocliniclabs.com/test-catalog/overview/92117</t>
   </si>
   <si>
     <t>Glutamic Acid Decarboxylase (GAD65) Antibody Assay, Spinal Fluid</t>
   </si>
   <si>
     <t>GD65C</t>
   </si>
   <si>
     <t>1.5 ml</t>
   </si>
   <si>
     <t>Monday-Sunday</t>
   </si>
   <si>
     <t>https://www.mayocliniclabs.com/test-catalog/overview/84221</t>
-  </si>
-[...1 lines deleted...]
-    <t>Paraneoplastic, Autoantibody Evaluation, Spinal Fluid</t>
   </si>
   <si>
     <t>PAC1</t>
   </si>
   <si>
     <t>10-17 days</t>
   </si>
   <si>
     <t xml:space="preserve">LAB6926
 </t>
   </si>
   <si>
     <t>https://www.mayocliniclabs.com/test-catalog/overview/37430</t>
   </si>
   <si>
     <t>LAB6748</t>
   </si>
   <si>
     <t>Lyme Disease Antibodies (IgG, IgM), Immunoblot, CSF</t>
   </si>
   <si>
     <t>5 days</t>
   </si>
   <si>
     <t>LAB7066</t>
@@ -956,74 +953,50 @@
 Refrigerated: 28 days;
 Frozen: 28 days</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Submit CSF from collection vial 2.
 CSF</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>: Collect 1-1.5 mL in CSF sterile tube # 2.</t>
-    </r>
-[...22 lines deleted...]
-      <t>: Collect 2-4 mL in CSF sterile tube # 2, if possible.</t>
     </r>
   </si>
   <si>
     <t>Ambient: 4 days; 
 Refrigerated: 7 days;
 Frozen: 30 days</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>CSF</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -1967,54 +1940,50 @@
       </rPr>
       <t>Mark specimens plainly as "acute" or "convalescent."</t>
     </r>
   </si>
   <si>
     <t>Cultures showing no bacterial growth can generally be reported after 5 days. Complete reports of cultures with anaerobic bacteria may take as long as 7 days after receipt of specimen, depending upon the nature of the organisms isolated.</t>
   </si>
   <si>
     <t>Requisition Form for Provider Completion</t>
   </si>
   <si>
     <t>Viral Encephalitis Panel</t>
   </si>
   <si>
     <t>LAB8340</t>
   </si>
   <si>
     <t>https://www.wadsworth.org/sites/default/files/WebDoc/DOH-4463%20Infectious%20Disease%20Requisition%2007_2022.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CSF: 1 mL
 </t>
   </si>
   <si>
     <t xml:space="preserve">CSF: 2 mL
-</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">CSF Sterile Tube
 </t>
   </si>
   <si>
     <t>Specimens should only be shipped Sunday-Thursday. Specimens cannot be sent Friday.</t>
   </si>
   <si>
     <t>New York State Department of Health Wadsworth Lab</t>
   </si>
   <si>
     <t>7-10 days</t>
   </si>
   <si>
     <t>https://www.wadsworth.org/programs/id/virology/services/encephalitis</t>
   </si>
   <si>
     <t>https://ltd.aruplab.com/Tests/Pub/3006202</t>
   </si>
   <si>
     <t>Autoimmune Encephalopathy/Dementia Panel, CSF</t>
   </si>
   <si>
     <t>LAB11542</t>
   </si>
   <si>
     <t>2. Scroll down to Reprint Order Requisition and click link:</t>
@@ -3561,53 +3530,50 @@
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Instead, collect additional clear (non-hemolytic) CSF in a new Sarstedt tube.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Only the specimen listed is acceptable for use with this assay. Standard CSF polystyrene collection tubes are NOT acceptable as exposing CSF to polystyrene tubes may decrease Abeta42 concentrations.</t>
     </r>
   </si>
   <si>
-    <t>(updated 3/27/2026)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cellularity  determines volume acceptability</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Drop off all specimens to Starr 715.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> 
 Hand-deliver or call Lab for pick up if unable to drop off specimen. Call Lab at (212) 746-2442 Option 3 for pickup during normal business hours. 
@@ -3690,50 +3656,206 @@
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>CSF</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>: Collect in CSF sterile tube; minimum volume is dependent on cellularity.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Drop off specimens at Starr 715.
 </t>
   </si>
   <si>
     <t>(updated 4/8/2026)</t>
+  </si>
+  <si>
+    <t>CSF Sterile Tube #2</t>
+  </si>
+  <si>
+    <t>(updated 5/6/2026)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CSF Sterile Tube
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Preferred</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: 2.5 mL Sarstedt low-bind false bottom polypropylene tube (63.614.625)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Submit CSF from collection vial 2, if possible
+CSF</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Collect 2-4 mL in CSF sterile tube # 2, if possible.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">TEST TO BE DISCONTINUED 5/29/26; </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Mayo Clinic Utilization Guidance: 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>PAC1 (Paraneoplastic, Autoantibody Evaluation, Spinal Fluid) is not our recommended test for patients suspected of autoimmune neurological disorders. A comprehensive neurological phenotype-specific autoimmune/paraneoplastic evaluation (e.g. encephalopathy, movement disorders, myelopathy, axonal neuropathy, etc. ) should be considered. For more information, consult the autoimmune neurology web pages:
+- https://news.mayocliniclabs.com/autoimmune-neurology-evolution/
+- https://news.mayocliniclabs.com/neurology/autoimmune-neurology/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Paraneoplastic, Autoantibody Evaluation, Spinal Fluid
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>TEST TO BE DISCONTINUED 5/29/26</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (see Special Instructions)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CSF Sterile Tube
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Do NOT put into virus transport medium or any preservatives.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -6427,2595 +6549,2595 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowit.nyp.org/Labs/Phlebotomist_Rover_Specimen_Collection.htm?rhsearch=phlebotomy%20collection&amp;rhhlterm=phlebotomy%20collection%20collecting%20collected%20collect" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255608" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0050676" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testdirectory.questdiagnostics.com/test/test-detail/11012/listeria-antibody-cf-csf?p=r&amp;q=Listeria%20Antibody,%20CSF%20by%20CF&amp;cc=PHP" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.athenadiagnostics.com/view-full-catalog/admark-alzheimers-evaluation1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F41B14AE-C859-4F72-B5FC-FC8C80DCE966}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="D2" sqref="D2"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29.42578125" style="57" customWidth="1"/>
     <col min="2" max="2" width="17.85546875" style="57" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="60.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="30.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="21.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="25" style="1" customWidth="1"/>
     <col min="11" max="11" width="40.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="30.140625" style="8" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A1" s="54" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B1" s="54" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="C1" s="54" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="54" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="E1" s="6" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J1" s="6" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="K1" s="6" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="L1" s="6" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="166.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="55" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="K2" s="1" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="L2" s="9" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="140.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="55" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="K3" s="1" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="L3" s="9" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="55" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="L4" s="9" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="135" x14ac:dyDescent="0.25">
       <c r="A5" s="55" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="K5" s="1" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="L5" s="9" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A6" s="55" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J6" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="K6" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="K6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L6" s="9" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="240" x14ac:dyDescent="0.25">
       <c r="A7" s="55" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="J7" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="K7" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="K7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L7" s="9" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="222" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="55" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="J8" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="I8" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K8" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="L8" s="9" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="55" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="K9" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="L9" s="9" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="279" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="55" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="L10" s="9" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="132.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="55" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="K11" s="1" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="L11" s="9" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="55" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="29" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J12" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K12" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="K12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L12" s="9" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="55" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J13" s="29" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="K13" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="L13" s="14" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="55" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J14" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="K14" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="K14" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L14" s="9" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="55" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J15" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="K15" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="K15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L15" s="9" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="382.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="56" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>96</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="H16" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="J16" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="I16" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K16" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="L16" s="14" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="55" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="K17" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="L17" s="9" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="55" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="K18" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="L18" s="9" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20" s="11" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="oMfFlhrqG3WXqpLkhH1nIzt/+wYFG1eTutg5OcBg3MakT9/hOLdrVEq7o1CH17gqUUTLAbHDvXhzWJEEFLPNyQ==" saltValue="fIjsn8VRXZ2q29UnrshaDQ==" spinCount="100000" sheet="1" sort="0" autoFilter="0"/>
   <autoFilter ref="A1:L18" xr:uid="{F41B14AE-C859-4F72-B5FC-FC8C80DCE966}"/>
   <phoneticPr fontId="5" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="L2" r:id="rId1" xr:uid="{B52B64C0-DC9A-4847-B2E8-B444718E2643}"/>
     <hyperlink ref="L3" r:id="rId2" xr:uid="{6ABC0082-229D-481B-B8D2-CD76F75D778A}"/>
     <hyperlink ref="L7" r:id="rId3" xr:uid="{254CE52E-5563-47A5-B7A3-32604C918A15}"/>
     <hyperlink ref="L5" r:id="rId4" xr:uid="{C5EE7113-F7CD-4562-AB22-36E7F9F35BB9}"/>
     <hyperlink ref="L11" r:id="rId5" xr:uid="{B71C833A-2DE5-4CDF-9708-4FCA371555BD}"/>
     <hyperlink ref="L8" r:id="rId6" xr:uid="{B6A42826-8512-4223-8CB7-C57C3F2D6D08}"/>
     <hyperlink ref="L10" r:id="rId7" xr:uid="{4EA52024-443A-44DD-9594-C0193A05B8EC}"/>
     <hyperlink ref="L6" r:id="rId8" xr:uid="{146BD712-EC1C-4B1F-9D56-C8ED80E346B6}"/>
     <hyperlink ref="L12" r:id="rId9" xr:uid="{C59CDAD4-1EF5-43C5-BD8C-9A6122A7C178}"/>
     <hyperlink ref="L13" r:id="rId10" xr:uid="{217762A2-A863-421E-A3C6-EADFE9AAEC18}"/>
     <hyperlink ref="L18" r:id="rId11" xr:uid="{ADB56819-31D0-45E5-A500-BCD54EB9D62E}"/>
     <hyperlink ref="L9" r:id="rId12" xr:uid="{E154DA9D-6637-41D6-9FB2-1D9B958454B0}"/>
     <hyperlink ref="L4" r:id="rId13" xr:uid="{F1B47D9D-8C11-4767-BD1F-370D0D7FD814}"/>
     <hyperlink ref="L15" r:id="rId14" xr:uid="{2033AA25-5E26-43D5-ABB9-E955BD09C41C}"/>
     <hyperlink ref="L14" r:id="rId15" xr:uid="{7B25FB77-0C02-4537-A99F-08BB14116543}"/>
     <hyperlink ref="L17" r:id="rId16" xr:uid="{8C585CB8-B07A-4A3E-87BE-F7FBD7DCA3D8}"/>
     <hyperlink ref="L16" r:id="rId17" xr:uid="{AC008C24-341E-416C-B098-B857ED89847C}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="45" fitToHeight="0" orientation="landscape" r:id="rId18"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98BDDAFC-7888-4C34-A8E3-8280683214C2}">
   <sheetPr>
     <tabColor theme="9"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O40"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D2" sqref="D2"/>
-      <selection pane="bottomLeft" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.140625" style="18" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="73.85546875" style="13" customWidth="1"/>
     <col min="4" max="4" width="20.85546875" style="13" customWidth="1"/>
     <col min="5" max="5" width="18.28515625" style="13" customWidth="1"/>
     <col min="6" max="6" width="18.85546875" style="13" customWidth="1"/>
     <col min="7" max="7" width="23.140625" style="13" customWidth="1"/>
     <col min="8" max="8" width="26.7109375" style="13" customWidth="1"/>
     <col min="9" max="9" width="17.7109375" style="13" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="13" customWidth="1"/>
     <col min="11" max="11" width="13.7109375" style="20" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" style="13" customWidth="1"/>
     <col min="13" max="13" width="17.140625" style="13" customWidth="1"/>
     <col min="14" max="14" width="14.5703125" style="13" customWidth="1"/>
     <col min="15" max="15" width="37.28515625" style="19" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B1" s="28" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="28" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D1" s="28" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="E1" s="28" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="F1" s="28" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="G1" s="28" t="s">
         <v>3</v>
       </c>
       <c r="H1" s="28" t="s">
         <v>4</v>
       </c>
       <c r="I1" s="28" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="J1" s="28" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="K1" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L1" s="28" t="s">
         <v>1</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="O1" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:15" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" ht="45" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K2" s="2">
         <v>3002982</v>
       </c>
       <c r="L2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M2" s="1" t="s">
         <v>90</v>
       </c>
       <c r="N2" s="1" t="s">
         <v>59</v>
       </c>
       <c r="O2" s="10" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3" spans="1:15" ht="247.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="B3" s="15" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="C3" s="16" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="G3" s="17" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K3" s="2">
         <v>92433</v>
       </c>
       <c r="L3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M3" s="1" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="N3" s="1" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="O3" s="9" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="26" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="2">
         <v>50200</v>
       </c>
       <c r="L4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="O4" s="9" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="2">
         <v>20729</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="1" t="s">
         <v>55</v>
       </c>
       <c r="O5" s="10" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="23" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>44</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K6" s="2">
         <v>80137</v>
       </c>
       <c r="L6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N6" s="1" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:15" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>53</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K7" s="2">
         <v>98974</v>
       </c>
       <c r="L7" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M7" s="1" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="1" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="10" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>81</v>
       </c>
       <c r="C8" s="23" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>78</v>
       </c>
       <c r="K8" s="2">
         <v>1603</v>
       </c>
       <c r="L8" s="1" t="s">
         <v>78</v>
       </c>
       <c r="M8" s="1" t="s">
         <v>79</v>
       </c>
       <c r="N8" s="1" t="s">
         <v>80</v>
       </c>
       <c r="O8" s="10" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:15" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>96</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K9" s="2">
         <v>3006202</v>
       </c>
       <c r="L9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M9" s="1" t="s">
         <v>74</v>
       </c>
       <c r="N9" s="1" t="s">
         <v>98</v>
       </c>
       <c r="O9" s="10" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>96</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K10" s="2">
         <v>3006211</v>
       </c>
       <c r="L10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M10" s="1" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="1" t="s">
         <v>98</v>
       </c>
       <c r="O10" s="10" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>58</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K11" s="2">
         <v>80054</v>
       </c>
       <c r="L11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N11" s="1" t="s">
         <v>55</v>
       </c>
       <c r="O11" s="10" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>103</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K12" s="2">
         <v>20730</v>
       </c>
       <c r="L12" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N12" s="1" t="s">
         <v>55</v>
       </c>
       <c r="O12" s="10" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="11" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J13" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K13" s="32">
         <v>15777</v>
       </c>
       <c r="L13" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="1" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="O13" s="33" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="114.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K14" s="2">
         <v>3000061</v>
       </c>
       <c r="L14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="O14" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="24" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K15" s="2">
         <v>3003259</v>
       </c>
       <c r="L15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="O15" s="10" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>127</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>38</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>126</v>
       </c>
       <c r="L16" s="1" t="s">
         <v>38</v>
       </c>
       <c r="M16" s="1" t="s">
         <v>128</v>
       </c>
       <c r="N16" s="1" t="s">
         <v>129</v>
       </c>
       <c r="O16" s="10" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J17" s="1" t="s">
         <v>121</v>
       </c>
       <c r="K17" s="2">
         <v>138636</v>
       </c>
       <c r="L17" s="1" t="s">
         <v>121</v>
       </c>
       <c r="M17" s="1" t="s">
         <v>79</v>
       </c>
       <c r="N17" s="1" t="s">
         <v>122</v>
       </c>
       <c r="O17" s="9" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="B18" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="1" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>78</v>
       </c>
       <c r="K18" s="2">
         <v>1703</v>
       </c>
       <c r="L18" s="1" t="s">
         <v>78</v>
       </c>
       <c r="M18" s="1" t="s">
         <v>79</v>
       </c>
       <c r="N18" s="1" t="s">
         <v>80</v>
       </c>
       <c r="O18" s="10" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="B19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>78</v>
       </c>
       <c r="K19" s="2">
         <v>351703</v>
       </c>
       <c r="L19" s="1" t="s">
         <v>78</v>
       </c>
       <c r="M19" s="1" t="s">
         <v>79</v>
       </c>
       <c r="N19" s="1" t="s">
         <v>80</v>
       </c>
       <c r="O19" s="10" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>132</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="G20" s="1" t="s">
-        <v>13</v>
+      <c r="G20" s="5" t="s">
+        <v>440</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>38</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>133</v>
       </c>
       <c r="L20" s="1" t="s">
         <v>38</v>
       </c>
       <c r="M20" s="1" t="s">
         <v>135</v>
       </c>
       <c r="N20" s="1" t="s">
         <v>12</v>
       </c>
       <c r="O20" s="10" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="86.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>85</v>
       </c>
       <c r="C21" s="23" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="K21" s="2">
         <v>8503</v>
       </c>
       <c r="L21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="M21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="N21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="O21" s="10" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="84" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="23" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C22" s="23" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J22" s="1" t="s">
         <v>78</v>
       </c>
       <c r="K22" s="2">
         <v>6503</v>
       </c>
       <c r="L22" s="1" t="s">
         <v>78</v>
       </c>
       <c r="M22" s="1" t="s">
         <v>79</v>
       </c>
       <c r="N22" s="1" t="s">
         <v>80</v>
       </c>
       <c r="O22" s="10" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:15" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>66</v>
       </c>
       <c r="C23" s="23" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J23" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K23" s="2">
         <v>50631</v>
       </c>
       <c r="L23" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M23" s="1" t="s">
         <v>65</v>
       </c>
       <c r="N23" s="1" t="s">
         <v>51</v>
       </c>
       <c r="O23" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
+        <v>152</v>
+      </c>
+      <c r="B24" s="23" t="s">
         <v>153</v>
       </c>
-      <c r="B24" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="23" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H24" s="4" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J24" s="4" t="s">
         <v>78</v>
       </c>
       <c r="K24" s="7">
         <v>3503</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O24" s="10" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="25" spans="1:15" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J25" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K25" s="2">
         <v>70028</v>
       </c>
       <c r="L25" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M25" s="1" t="s">
         <v>114</v>
       </c>
       <c r="N25" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="O25" s="10" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>43</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J26" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K26" s="2">
         <v>80515</v>
       </c>
       <c r="L26" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M26" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N26" s="1" t="s">
         <v>59</v>
       </c>
       <c r="O26" s="10" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="27" spans="1:15" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J27" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K27" s="2">
         <v>36954</v>
       </c>
       <c r="L27" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M27" s="1" t="s">
         <v>24</v>
       </c>
       <c r="N27" s="1" t="s">
         <v>25</v>
       </c>
       <c r="O27" s="10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J28" s="1" t="s">
         <v>38</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="L28" s="1" t="s">
         <v>38</v>
       </c>
       <c r="M28" s="1" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="N28" s="1" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="O28" s="10" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
     </row>
     <row r="29" spans="1:15" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>109</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J29" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K29" s="2">
         <v>2005164</v>
       </c>
       <c r="L29" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N29" s="1" t="s">
         <v>17</v>
       </c>
       <c r="O29" s="10" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="117" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="22" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="B30" s="23" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C30" s="23" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="G30" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="G30" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="I30" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J30" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K30" s="2">
         <v>80440</v>
       </c>
       <c r="L30" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N30" s="1" t="s">
         <v>17</v>
       </c>
       <c r="O30" s="10" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="31" spans="1:15" ht="81" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:15" ht="225" x14ac:dyDescent="0.25">
       <c r="A31" s="12" t="s">
-        <v>137</v>
+        <v>444</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>190</v>
+        <v>443</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="G31" s="1" t="s">
-        <v>13</v>
+      <c r="G31" s="5" t="s">
+        <v>440</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J31" s="1" t="s">
         <v>38</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="L31" s="1" t="s">
         <v>38</v>
       </c>
       <c r="M31" s="1" t="s">
         <v>128</v>
       </c>
       <c r="N31" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="O31" s="10" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="176.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="22" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>76</v>
       </c>
       <c r="C32" s="25" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>75</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="G32" s="1" t="s">
-        <v>13</v>
+      <c r="G32" s="23" t="s">
+        <v>442</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J32" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K32" s="2">
         <v>3019310</v>
       </c>
       <c r="L32" s="1" t="s">
         <v>73</v>
       </c>
       <c r="M32" s="1" t="s">
         <v>74</v>
       </c>
       <c r="N32" s="1" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="O32" s="10" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
     </row>
     <row r="33" spans="1:15" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J33" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K33" s="2">
         <v>50590</v>
       </c>
       <c r="L33" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M33" s="1" t="s">
         <v>114</v>
       </c>
       <c r="N33" s="1" t="s">
         <v>51</v>
       </c>
       <c r="O33" s="10" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="78" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>70</v>
       </c>
       <c r="C34" s="23" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J34" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K34" s="2">
         <v>80312</v>
       </c>
       <c r="L34" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N34" s="1" t="s">
         <v>69</v>
       </c>
       <c r="O34" s="10" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:15" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>29</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I35" s="43" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K35" s="2">
         <v>10666</v>
       </c>
       <c r="L35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M35" s="1" t="s">
         <v>30</v>
       </c>
       <c r="N35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="O35" s="10" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="86.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="44" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>58</v>
       </c>
       <c r="F36" s="4" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J36" s="4" t="s">
         <v>8</v>
       </c>
       <c r="K36" s="7">
         <v>50206</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>8</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>11</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O36" s="10" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
     </row>
     <row r="37" spans="1:15" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="27" t="s">
+        <v>155</v>
+      </c>
+      <c r="B37" s="23" t="s">
         <v>156</v>
       </c>
-      <c r="B37" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="23" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F37" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H37" s="4" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="J37" s="4" t="s">
         <v>78</v>
       </c>
       <c r="K37" s="7">
         <v>9503</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O37" s="10" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="38" spans="1:15" ht="375" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="34" t="s">
+        <v>298</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="C38" s="58" t="s">
+        <v>430</v>
+      </c>
+      <c r="D38" s="31" t="s">
         <v>300</v>
       </c>
-      <c r="B38" s="5" t="s">
+      <c r="E38" s="4" t="s">
         <v>301</v>
       </c>
-      <c r="C38" s="58" t="s">
-[...2 lines deleted...]
-      <c r="D38" s="31" t="s">
+      <c r="F38" s="4" t="s">
         <v>302</v>
       </c>
-      <c r="E38" s="4" t="s">
+      <c r="G38" s="58" t="s">
+        <v>445</v>
+      </c>
+      <c r="H38" s="4" t="s">
         <v>303</v>
       </c>
-      <c r="F38" s="4" t="s">
+      <c r="I38" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="J38" s="1" t="s">
         <v>304</v>
       </c>
-      <c r="G38" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K38" s="32" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="L38" s="1" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="O38" s="33" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
     </row>
     <row r="40" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A40" s="18" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="NKp69WOLFMZPWhZc6mzktJCsrXENcg6TAfw4JCZbWsYNDEs34yJ3X+1LEfi+yQ2Vx1wD/eug+TXGUaNgngAyNA==" saltValue="K7iPAnI21l54mwFUBMmplw==" spinCount="100000" sheet="1" sort="0" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="/64fwv6m6w3L32xvZ1qXoF/iqABhIdnyM8OTpq7alF9Yqj82UvP++/w8Y8gO4zZ/EQ21dDv8Tnxfe4hIPwKdkw==" saltValue="LEfV2kMlkM6zGcVHkeVbvQ==" spinCount="100000" sheet="1" sort="0" autoFilter="0"/>
   <autoFilter ref="A1:O38" xr:uid="{98BDDAFC-7888-4C34-A8E3-8280683214C2}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:O38">
     <sortCondition ref="A1:A38"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId1" xr:uid="{3355037F-E924-40F8-9A79-49E475597350}"/>
     <hyperlink ref="D32" r:id="rId2" xr:uid="{C76B5B37-0217-4523-B903-59DA95DB0E92}"/>
     <hyperlink ref="O31" r:id="rId3" xr:uid="{922AA0D4-8A44-496B-AF1F-9B70A9A30820}"/>
     <hyperlink ref="O16" r:id="rId4" xr:uid="{646E5D30-AF57-4D2D-8270-F45EC17000C7}"/>
     <hyperlink ref="O20" r:id="rId5" xr:uid="{B4B7BB29-A138-4E82-9CB7-210B0464662E}"/>
     <hyperlink ref="O25" r:id="rId6" xr:uid="{D2047556-E936-4AC4-B03B-2A1E45BCF299}"/>
     <hyperlink ref="O27" r:id="rId7" xr:uid="{73CAAEC0-4E10-4598-89F6-3FCD35BA2BC2}"/>
     <hyperlink ref="O37" r:id="rId8" xr:uid="{50C5ABA1-8515-46D6-BC71-6B1903824E59}"/>
     <hyperlink ref="O21" r:id="rId9" xr:uid="{BBAC33BA-926D-4742-B1ED-25E734691B9D}"/>
     <hyperlink ref="O24" r:id="rId10" xr:uid="{A6C639BF-3284-43A2-8640-5EE00BA37995}"/>
     <hyperlink ref="O18" r:id="rId11" xr:uid="{A4CD3D46-0447-411A-AAD9-8060FF500ABE}"/>
     <hyperlink ref="O22" r:id="rId12" xr:uid="{EA553B90-E83C-46E2-A096-F222FF0EE19F}"/>
     <hyperlink ref="O8" r:id="rId13" xr:uid="{711AD0DB-B20A-4284-B243-6A4EDE304168}"/>
     <hyperlink ref="O4" r:id="rId14" xr:uid="{8A81CA59-F464-47DA-BA83-B1DBAD7CACD4}"/>
     <hyperlink ref="O5" r:id="rId15" xr:uid="{54BF7801-A4FB-450F-884E-1781B12BAAD4}"/>
     <hyperlink ref="O12" r:id="rId16" xr:uid="{DF94AD76-0495-45A3-B588-3D23D97D7713}"/>
     <hyperlink ref="O14" r:id="rId17" xr:uid="{093BECF4-F295-40C9-AEC3-6F66C4C7CD5E}"/>
     <hyperlink ref="O30" r:id="rId18" xr:uid="{E0FACB20-F531-45C6-BC95-C33C78CB801A}"/>
     <hyperlink ref="O19" r:id="rId19" xr:uid="{87C2F3C4-1C09-4091-A62C-F4FBF37149E0}"/>
     <hyperlink ref="O2" r:id="rId20" xr:uid="{44F9BE82-AA3A-47A1-A09B-5E693563C5F3}"/>
@@ -9041,390 +9163,390 @@
     <hyperlink ref="O36" r:id="rId40" xr:uid="{B210C322-C6DD-4F8F-97FD-54C8754D37DA}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="40" fitToHeight="0" orientation="landscape" r:id="rId41"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D0936731-5A0D-473A-80F2-8BBD7349391C}">
   <sheetPr>
     <tabColor rgb="FFCC99FF"/>
   </sheetPr>
   <dimension ref="A1:A77"/>
   <sheetViews>
     <sheetView topLeftCell="A48" zoomScale="190" zoomScaleNormal="190" workbookViewId="0">
       <selection activeCell="A76" sqref="A76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="36"/>
     </row>
     <row r="77" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A77" s="45" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="lmDyM8Zf3GOOzH/eKMDLHF/oQMsrqCV5p4VnR0Q9Qbzj75m8K+ZEoxuMbv92jmn+DJcQz1ZdJ/9sXzp0hey1iQ==" saltValue="8ujA5sS9lAAoT4zxck1H7g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{167D4151-9107-4024-9F28-033A991901A3}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B18"/>
   <sheetViews>
     <sheetView topLeftCell="A5" zoomScale="94" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.85546875" style="42" customWidth="1"/>
     <col min="2" max="2" width="110.140625" style="38" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="49" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="B1" s="37"/>
     </row>
     <row r="2" spans="1:2" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="39"/>
       <c r="B2" s="40"/>
     </row>
     <row r="3" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="41">
         <v>1</v>
       </c>
       <c r="B3" s="47" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="41">
         <v>2</v>
       </c>
       <c r="B4" s="48" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="41">
         <v>3</v>
       </c>
       <c r="B5" s="46" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="41">
         <v>4</v>
       </c>
       <c r="B6" s="47" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="41">
         <v>5</v>
       </c>
       <c r="B7" s="47" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="41">
         <v>6</v>
       </c>
       <c r="B8" s="48" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="41">
         <v>7</v>
       </c>
       <c r="B9" s="48" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="41">
         <v>8</v>
       </c>
       <c r="B10" s="47" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="41">
         <v>9</v>
       </c>
       <c r="B11" s="48" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="41">
         <v>10</v>
       </c>
       <c r="B12" s="47" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="41">
         <v>11</v>
       </c>
       <c r="B13" s="47" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="59">
         <v>12</v>
       </c>
       <c r="B14" s="52" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="235.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="60"/>
       <c r="B15" s="53" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" s="38" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="o8SZpDfR6sjYRiW1gxn2SSq/7sKPQNSNRP+ymznoWaKh9TvagqEUBn/Ra3GiBKDww0WNLwV4dDs8lewz+wn3qA==" saltValue="2pnfkiRO5Wnv0n7YS9fpDw==" spinCount="100000" sheet="1" sort="0" autoFilter="0"/>
   <mergeCells count="1">
     <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1" xr:uid="{B7700E25-BF3A-4E6C-A6A8-BE78E679B101}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="68" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CEB0674C-F1C2-4BCA-93FD-2AC6A35960A1}">
   <sheetPr>
     <tabColor theme="5" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:A81"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="O16" sqref="O16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="50" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="30"/>
     </row>
     <row r="3" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="35" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" s="35" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
     </row>
     <row r="45" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A45" s="35" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="81" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A81" s="45" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="wekGXTnEXbRz6+XBpskEgW4g8OhXnLEyHy7Dbbl1nqLecX9ea27RXHXbPmazYBlqG8cOU6TYyiiWKfy/aVhIZg==" saltValue="fGTOAw2NRm92mgEsZ3N+KQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3933AD99-D740-4478-9BE7-9D1B48ED385E}">
   <sheetPr>
     <tabColor theme="0" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:XFD8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.5703125" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
     <col min="3" max="3" width="29.7109375" customWidth="1"/>
     <col min="4" max="4" width="37.42578125" customWidth="1"/>
     <col min="5" max="5" width="37.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="50" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
     </row>
     <row r="3" spans="1:5" s="21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="28" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B3" s="28" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="28" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="28" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="51" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
     </row>
     <row r="4" spans="1:5" s="13" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>37</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="13" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="10" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="D6" s="10" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>390</v>
-      </c>
-[...4 lines deleted...]
-        <v>393</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="D8" s="10" t="s">
+        <v>386</v>
+      </c>
+      <c r="E8" s="1" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="18" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="V+fcNig6N/CY35IBHfwPWhRlPfFzMVwtHcD3ZUiayhcqJcZjVDTE6+hi4/Bu6PXyq+616r+hpjCSRnELKEkPeA==" saltValue="JbUueNo3O+eR5MjyTbD8iw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId1" xr:uid="{FCFEC6F9-E910-47D1-A91C-EF3A082A713A}"/>
     <hyperlink ref="D5" r:id="rId2" xr:uid="{9588816E-EB4F-4163-AA2D-167B3828F5BA}"/>
     <hyperlink ref="D6" r:id="rId3" xr:uid="{D45DB7AD-62C4-4639-9C17-C9F8D4013FEC}"/>
     <hyperlink ref="D7" r:id="rId4" xr:uid="{834C7470-ADF4-4DDF-8325-1BE487CF509B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>