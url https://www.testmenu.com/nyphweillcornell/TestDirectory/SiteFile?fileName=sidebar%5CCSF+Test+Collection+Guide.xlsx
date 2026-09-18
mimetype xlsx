--- v3 (2026-06-08)
+++ v4 (2026-09-18)
@@ -31,118 +31,118 @@
   <Override PartName="/xl/ink/ink7.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink8.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink9.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink10.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink11.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink12.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink13.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink14.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink15.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://newyorkpresbyterian-my.sharepoint.com/personal/pic9004_nyp_org/Documents/HDriveMigration2025/TO DO/Nonconformances/eQA Review 1126085 (Dr. Fink 12.19.23)/Test Collection Guide &amp; QR code/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://newyorkpresbyterian-my.sharepoint.com/personal/mrd9234_nyp_org/Documents/HDriveMigration2025/MyDocuments/Projects/CSF QA Review/csf test collection guide/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="43" documentId="8_{27BF9471-F89E-489F-9667-D203A6ED22CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{31E7EBF0-EB0D-4A90-A850-5A51A9F86CF7}"/>
+  <xr:revisionPtr revIDLastSave="30" documentId="8_{CA0424E9-2774-4D7D-84B3-56DA11BC6BE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4EAC6A29-2692-411E-A03A-489C89874404}"/>
   <bookViews>
-    <workbookView xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="526" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-135" yWindow="0" windowWidth="23535" windowHeight="15585" tabRatio="526" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CSF In-House Tests" sheetId="11" r:id="rId1"/>
     <sheet name="CSF Send-Out Tests" sheetId="10" r:id="rId2"/>
     <sheet name="CSF Workflow Pics" sheetId="14" r:id="rId3"/>
     <sheet name="REMINDERS" sheetId="12" r:id="rId4"/>
     <sheet name="Printing Reqs" sheetId="13" r:id="rId5"/>
     <sheet name="Discontinued Tests" sheetId="15" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'CSF In-House Tests'!$A$1:$L$18</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'CSF Send-Out Tests'!$A$1:$O$38</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">REMINDERS!$A$1:$B$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">REMINDERS!$A$1:$B$17</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="801" uniqueCount="446">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="813" uniqueCount="456">
   <si>
     <t>Reference Lab Test Code</t>
   </si>
   <si>
     <t>Performing Lab</t>
   </si>
   <si>
     <t>Performed</t>
   </si>
   <si>
     <t>Collection Container</t>
   </si>
   <si>
     <t>Stability from Collection to Sendouts</t>
   </si>
   <si>
     <t>Epic Lab Code</t>
   </si>
   <si>
     <t>Reference Lab Link</t>
   </si>
   <si>
     <t>Coccidioides Abs Panel, CSF</t>
   </si>
   <si>
@@ -702,56 +702,50 @@
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>: Collect 2-4 mL in CSF sterile tube.</t>
     </r>
   </si>
   <si>
     <t>https://www.mayocliniclabs.com/test-catalog/overview/92117</t>
   </si>
   <si>
     <t>Glutamic Acid Decarboxylase (GAD65) Antibody Assay, Spinal Fluid</t>
   </si>
   <si>
     <t>GD65C</t>
   </si>
   <si>
     <t>1.5 ml</t>
   </si>
   <si>
     <t>Monday-Sunday</t>
   </si>
   <si>
     <t>https://www.mayocliniclabs.com/test-catalog/overview/84221</t>
-  </si>
-[...4 lines deleted...]
-    <t>10-17 days</t>
   </si>
   <si>
     <t xml:space="preserve">LAB6926
 </t>
   </si>
   <si>
     <t>https://www.mayocliniclabs.com/test-catalog/overview/37430</t>
   </si>
   <si>
     <t>LAB6748</t>
   </si>
   <si>
     <t>Lyme Disease Antibodies (IgG, IgM), Immunoblot, CSF</t>
   </si>
   <si>
     <t>5 days</t>
   </si>
   <si>
     <t>LAB7066</t>
   </si>
   <si>
     <t>https://testdirectory.questdiagnostics.com/test/test-detail/70028/lyme-disease-antibodies-igg-igm-immunoblot-csf?q=70028&amp;cc=PHP</t>
   </si>
   <si>
     <t>Fungitell® ß-D-Glucan Assay</t>
@@ -1506,53 +1500,50 @@
   <si>
     <t>Monday - Friday (except weekends and holidays).</t>
   </si>
   <si>
     <t>Deliver to Central Laboratory, Payson 800, for testing at Molecular Pathology Lab, F-534</t>
   </si>
   <si>
     <t>LAB101218</t>
   </si>
   <si>
     <t>Deliver IMMEDIATELY to preserve integrity of cells, or refrigerate if not possible.</t>
   </si>
   <si>
     <t>Oligoclonal Band Profile (includes IgG CSF index)</t>
   </si>
   <si>
     <t xml:space="preserve"> Daily </t>
   </si>
   <si>
     <t xml:space="preserve">Deliver to Starr 1098 for testing at Papanicolaou Cytology Lab, F766.
 Place any specimen after 10PM in Starr 1098 refrigerator and log it in Pathology binder.
 </t>
   </si>
   <si>
     <t>Perform Schedule</t>
-  </si>
-[...1 lines deleted...]
-    <t>See LINK TO JOB AIDE FOR ROVER SPECIMEN COLLECTION</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Ambient: 2 hours; </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Refrigerated: 14 days;
 Frozen: 6 months</t>
     </r>
   </si>
@@ -2583,53 +2574,50 @@
   <si>
     <t>Cytomegalovirus (CMV), Quantitative Real-Time PCR, CSF</t>
   </si>
   <si>
     <t>https://ltd.aruplab.com/Tests/Pub/3019310</t>
   </si>
   <si>
     <t>Ambient: 5 days;
 Refrigerated: 14 days;
 Frozen: 56 days</t>
   </si>
   <si>
     <t xml:space="preserve">Monday, Wednesday, Friday, &amp; Saturday  </t>
   </si>
   <si>
     <t>7-14 days</t>
   </si>
   <si>
     <t xml:space="preserve">Epstein Barr Virus QN PCR CSF/Non-Blood
 </t>
   </si>
   <si>
     <t>Admark Phospho-Tau/Total-Tau/A Beta42, Analysis and Interp, CSF (Symptomatic)</t>
   </si>
   <si>
-    <t>(updated 11/21/2025)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.athenadiagnostics.com/view-full-catalog/admark-phospho-tau-total-tau-a-beta42analysis-and-interpcsfsymptomatic1</t>
   </si>
   <si>
     <t>Admark Alzheimer’s Evaluation</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Replaced by two tests:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
@@ -3533,336 +3521,320 @@
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Instead, collect additional clear (non-hemolytic) CSF in a new Sarstedt tube.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Only the specimen listed is acceptable for use with this assay. Standard CSF polystyrene collection tubes are NOT acceptable as exposing CSF to polystyrene tubes may decrease Abeta42 concentrations.</t>
     </r>
   </si>
   <si>
     <t>Cellularity  determines volume acceptability</t>
   </si>
   <si>
+    <t xml:space="preserve">Drop off specimens at Starr 715.
+</t>
+  </si>
+  <si>
+    <t>(updated 4/8/2026)</t>
+  </si>
+  <si>
+    <t>CSF Sterile Tube #2</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CSF Sterile Tube
+</t>
+    </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Drop off all specimens to Starr 715.</t>
-[...117 lines deleted...]
-    <t>(updated 5/6/2026)</t>
+      <t>Preferred</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: 2.5 mL Sarstedt low-bind false bottom polypropylene tube (63.614.625)</t>
+    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">CSF Sterile Tube
 </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <i/>
-[...16 lines deleted...]
-      <t>: 2.5 mL Sarstedt low-bind false bottom polypropylene tube (63.614.625)</t>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Do NOT put into virus transport medium or any preservatives.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Submit CSF from collection vial 2, if possible
-[...10 lines deleted...]
-      <t xml:space="preserve">: Collect 2-4 mL in CSF sterile tube # 2, if possible.
+      <t>All specimens should be hand-delivered to Starr 715.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Use Escort/ Transport or call Lab for pick up if unable to drop off specimen during normal business hours (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Mon-Fri 8am-6pm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">). Call Lab at (212) 746-2442 Option 3 for pickup during normal business hours. 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>For RUSH cases only, outside of normal business hours (Mon-Fri 8am-6pm)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">, contact the WC Hemepath Fellow (On Call) via EPIC Haiku or Page 17349 to discuss case and confirm if specimen collection should wait until the Lab is open. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Epic Requisition must accompany specimen</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">. To reprint requisition, go to Chart Review &gt; Path tab in EPIC. Ensure Date of Collection and Specimen ID are on requisition before delivering specimens to lab.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Unacceptable Conditions: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Patients that have tested positive for, or suspicious for, CJD or active TB (latent TB is acceptable).</t>
+    </r>
+  </si>
+  <si>
+    <t>Mayo Clinic (test code PAC1)</t>
+  </si>
+  <si>
+    <t>(updated 8/12/2026)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Paraneoplastic, Autoantibody Evaluation, Spinal Fluid
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">TEST TO BE DISCONTINUED 5/29/26; </t>
-    </r>
+      <t>TEST DISCONTINUED 5/29/26</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <rFont val="Calibri"/>
-[...13 lines deleted...]
-      <t>PAC1 (Paraneoplastic, Autoantibody Evaluation, Spinal Fluid) is not our recommended test for patients suspected of autoimmune neurological disorders. A comprehensive neurological phenotype-specific autoimmune/paraneoplastic evaluation (e.g. encephalopathy, movement disorders, myelopathy, axonal neuropathy, etc. ) should be considered. For more information, consult the autoimmune neurology web pages:
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Mayo Clinic Utilization Guidance: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+PAC1 (Paraneoplastic, Autoantibody Evaluation, Spinal Fluid) is not our recommended test for patients suspected of autoimmune neurological disorders. A comprehensive neurological phenotype-specific autoimmune/paraneoplastic evaluation (e.g. encephalopathy, movement disorders, myelopathy, axonal neuropathy, etc. ) should be considered. For more information, consult the autoimmune neurology web pages:
 - https://news.mayocliniclabs.com/autoimmune-neurology-evolution/
 - https://news.mayocliniclabs.com/neurology/autoimmune-neurology/</t>
     </r>
-    <r>
-[...7 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Immunoglobulin Kappa Free Light Chain, Spinal Fluid</t>
+  </si>
+  <si>
+    <t>LAB714</t>
+  </si>
+  <si>
+    <t>Ambient: 24 hours;
+Refrigerated: 72 hours;
+Frozen: 28 days</t>
+  </si>
+  <si>
+    <t>KCSF</t>
+  </si>
+  <si>
+    <t>Monday-Friday</t>
+  </si>
+  <si>
+    <t>https://www.mayocliniclabs.com/test-catalog/overview/65572</t>
+  </si>
+  <si>
+    <t xml:space="preserve">See links to multiple collection job aids from KnowIT library below:
 </t>
-    </r>
-[...52 lines deleted...]
-    </r>
+  </si>
+  <si>
+    <t>3a</t>
+  </si>
+  <si>
+    <t>Specimen Collection for Inpatient &amp; ED</t>
+  </si>
+  <si>
+    <t>3b</t>
+  </si>
+  <si>
+    <t>Specimen Collection Procedural</t>
+  </si>
+  <si>
+    <t>- Specimen Collection for Inpatient &amp; ED</t>
+  </si>
+  <si>
+    <t>- Specimen Collection Procedural</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -3951,50 +3923,65 @@
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
@@ -4130,51 +4117,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
@@ -4271,302 +4258,321 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Good" xfId="2" builtinId="26"/>
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCC99FF"/>
       <color rgb="FFFFFDCD"/>
       <color rgb="FFFFFCF3"/>
       <color rgb="FFFF66CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink7.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink13.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="NULL"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="NULL"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="NULL"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="NULL"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="NULL"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink12.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="NULL"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink4.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="NULL"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink10.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="NULL"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="NULL"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="NULL"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="NULL"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="NULL"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="NULL"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="NULL"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="NULL"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>9293</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>89961</xdr:rowOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>599888</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>131379</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D0CC07A-078B-BAC7-6608-BE102A2D008B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect l="1100" b="626"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="5499554" cy="5328711"/>
+          <a:off x="9293" y="0"/>
+          <a:ext cx="5477905" cy="5439103"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-      <xdr:rowOff>39904</xdr:rowOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>70995</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>77661</xdr:rowOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>584638</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>90799</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95C0F2AA-57D7-F1F5-6590-20BB31E495A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="11850904"/>
-          <a:ext cx="5532547" cy="2323757"/>
+          <a:off x="0" y="11855719"/>
+          <a:ext cx="5471948" cy="2305804"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-      <xdr:rowOff>69695</xdr:rowOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>132453</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>150026</xdr:rowOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>597776</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>12078</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C31B2238-3F04-C702-5650-9DD68B43361C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="5490427"/>
-          <a:ext cx="5505915" cy="4339477"/>
+          <a:off x="0" y="5440177"/>
+          <a:ext cx="5485086" cy="4261125"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>50</xdr:row>
-      <xdr:rowOff>157368</xdr:rowOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>12850</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>596755</xdr:colOff>
-      <xdr:row>62</xdr:row>
-      <xdr:rowOff>33130</xdr:rowOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>79112</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD0F776B-9097-5207-BBA7-2BEA37A4B39B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="9682368"/>
-          <a:ext cx="5500059" cy="2161762"/>
+          <a:off x="0" y="9702074"/>
+          <a:ext cx="5484065" cy="2161762"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>220389</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>71930</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>371475</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>108010</xdr:rowOff>
@@ -6522,3073 +6528,3124 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255217" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/448577" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255335" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/612477" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/448579" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/716288" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255330" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255290" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255329" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/414256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/696460" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255341" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/1286506" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/931362" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255154" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255263" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurofins-viracor.com/clinical/test-menu/1600-aspergillus-galactomannan-eia/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0080440" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/2005164" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mayocliniclabs.com/test-catalog/overview/38325" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0050590" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testdirectory.questdiagnostics.com/test/test-detail/92433/admark-phospho-tautotal-taua-beta42analysis-and-interpcsfsymptomatic?p=r&amp;q=admark&amp;cc=PHP" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testdirectory.questdiagnostics.com/test/test-detail/36954/myelin-oligodendrocyte-glycoproteinmogantibody-with-reflex-to-titercsf?p=r&amp;q=36954&amp;cc=PHP" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/api/ltd/pdf/385" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0020730" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/3002982" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0080137" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/api/ltd/pdf/16" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testdirectory.questdiagnostics.com/test/test-detail/70028/lyme-disease-antibodies-igg-igm-immunoblot-csf?q=70028&amp;cc=PHP" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurofins-viracor.com/clinical/test-menu/1700-fungitell/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testdirectory.questdiagnostics.com/test/test-detail/10666/toxoplasma-gondii-igg-elisa-csf?p=r&amp;q=10666&amp;cc=PHP" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.labcorp.com/tests/138636/enterovirus-real-time-pcr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/3006202" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0050206" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mayocliniclabs.com/test-catalog/overview/84221" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0020729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0098974" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/3003259" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wadsworth.org/programs/id/virology/services/encephalitis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurofins-viracor.com/clinical/test-menu/3500-jc-virus-jcv-quantitative-pcr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurofins-viracor.com/clinical/test-menu/351700-fungitell-with-reflex-to-titer/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0080054" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mayocliniclabs.com/test-catalog/overview/92117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurofins-viracor.com/clinical/test-menu/8500-herpes-simplex-viruses-1-2-hsv-1-hsv-2-quantitative-pcr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0050200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0050631" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/3019310" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0080312" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wadsworth.org/sites/default/files/WebDoc/DOH-4463%20Infectious%20Disease%20Requisition%2007_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurofins-viracor.com/clinical/test-menu/9500-varicella-zoster-virus-vzv-quantitative-pcr/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mayocliniclabs.com/test-catalog/overview/37430" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurofins-viracor.com/clinical/test-menu/6500-hhv-6-quantitative-real-time-pcr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/3000061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0080515" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/3006211" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testdirectory.questdiagnostics.com/test/test-detail/15777/borrelia-species-dna-qualitative-real-time-pcr-miscellaneous?p=r&amp;q=lyme%20pcr&amp;cc=PHP" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0050200" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurofins-viracor.com/clinical/test-menu/351700-fungitell-with-reflex-to-titer/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/3019310" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0050206" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0050631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wadsworth.org/sites/default/files/WebDoc/DOH-4463%20Infectious%20Disease%20Requisition%2007_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurofins-viracor.com/clinical/test-menu/9500-varicella-zoster-virus-vzv-quantitative-pcr/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/api/ltd/pdf/385" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/3000061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0050590" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0080312" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/api/ltd/pdf/16" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testdirectory.questdiagnostics.com/test/test-detail/36954/myelin-oligodendrocyte-glycoproteinmogantibody-with-reflex-to-titercsf?p=r&amp;q=36954&amp;cc=PHP" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurofins-viracor.com/clinical/test-menu/6500-hhv-6-quantitative-real-time-pcr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0080515" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/3006211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testdirectory.questdiagnostics.com/test/test-detail/15777/borrelia-species-dna-qualitative-real-time-pcr-miscellaneous?p=r&amp;q=lyme%20pcr&amp;cc=PHP" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mayocliniclabs.com/test-catalog/overview/65572" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testdirectory.questdiagnostics.com/test/test-detail/70028/lyme-disease-antibodies-igg-igm-immunoblot-csf?q=70028&amp;cc=PHP" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0020730" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testdirectory.questdiagnostics.com/test/test-detail/10666/toxoplasma-gondii-igg-elisa-csf?p=r&amp;q=10666&amp;cc=PHP" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0080137" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/3006202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurofins-viracor.com/clinical/test-menu/1700-fungitell/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/3002982" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.labcorp.com/tests/138636/enterovirus-real-time-pcr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mayocliniclabs.com/test-catalog/overview/84221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurofins-viracor.com/clinical/test-menu/3500-jc-virus-jcv-quantitative-pcr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0020729" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0098974" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/3003259" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0080054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wadsworth.org/programs/id/virology/services/encephalitis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurofins-viracor.com/clinical/test-menu/8500-herpes-simplex-viruses-1-2-hsv-1-hsv-2-quantitative-pcr/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mayocliniclabs.com/test-catalog/overview/92117" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurofins-viracor.com/clinical/test-menu/1600-aspergillus-galactomannan-eia/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0080440" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/2005164" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testdirectory.questdiagnostics.com/test/test-detail/92433/admark-phospho-tautotal-taua-beta42analysis-and-interpcsfsymptomatic?p=r&amp;q=admark&amp;cc=PHP" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mayocliniclabs.com/test-catalog/overview/38325" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowit.nyp.org/Beaker/Specimen_Collection_Beaker.htm?rhsearch=rover%20collection&amp;rhhlterm=rover%20collection%20collecting%20collected%20collect" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowit.nyp.org/Beaker/Specimen_Collection_Procedural.htm?rhsearch=rover%20collection&amp;rhhlterm=rover%20collection%20collect%20collected%20collecting" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowit.nyp.org/index.htm?f=Audience%3ALabs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowit.nyp.org/Labs/Phlebotomist_Rover_Specimen_Collection.htm?rhsearch=phlebotomy%20collection&amp;rhhlterm=phlebotomy%20collection%20collecting%20collected%20collect" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowit.nyp.org/Beaker/Specimen_Collection_Procedural.htm?rhsearch=rover%20collection&amp;rhhlterm=rover%20collection%20collect%20collected%20collecting" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowit.nyp.org/Beaker/Specimen_Collection_Beaker.htm?rhsearch=rover%20collection&amp;rhhlterm=rover%20collection%20collecting%20collected%20collect" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowit.nyp.org/index.htm?f=Audience%3ALabs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255608" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0050676" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testdirectory.questdiagnostics.com/test/test-detail/11012/listeria-antibody-cf-csf?p=r&amp;q=Listeria%20Antibody,%20CSF%20by%20CF&amp;cc=PHP" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.athenadiagnostics.com/view-full-catalog/admark-alzheimers-evaluation1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testmenu.com/nyphweillcornell/Tests/255608" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltd.aruplab.com/Tests/Pub/0050676" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testdirectory.questdiagnostics.com/test/test-detail/11012/listeria-antibody-cf-csf?p=r&amp;q=Listeria%20Antibody,%20CSF%20by%20CF&amp;cc=PHP" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mayocliniclabs.com/test-catalog/overview/37430" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.athenadiagnostics.com/view-full-catalog/admark-alzheimers-evaluation1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F41B14AE-C859-4F72-B5FC-FC8C80DCE966}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L20"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="D7" sqref="D7"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D10" sqref="D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="29.42578125" style="57" customWidth="1"/>
-    <col min="2" max="2" width="17.85546875" style="57" customWidth="1"/>
+    <col min="1" max="1" width="29.42578125" style="56" customWidth="1"/>
+    <col min="2" max="2" width="17.85546875" style="56" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="60.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="30.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="21.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="25" style="1" customWidth="1"/>
     <col min="11" max="11" width="40.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="30.140625" style="8" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A1" s="54" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="54" t="s">
+      <c r="A1" s="53" t="s">
+        <v>246</v>
+      </c>
+      <c r="B1" s="53" t="s">
+        <v>404</v>
+      </c>
+      <c r="C1" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="D1" s="54" t="s">
-        <v>220</v>
+      <c r="D1" s="53" t="s">
+        <v>218</v>
       </c>
       <c r="E1" s="6" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="J1" s="6" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="K1" s="6" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="L1" s="6" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="166.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="55" t="s">
-        <v>317</v>
+      <c r="A2" s="54" t="s">
+        <v>314</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="K2" s="1" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="L2" s="9" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="140.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="55" t="s">
-        <v>169</v>
+      <c r="A3" s="54" t="s">
+        <v>167</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="K3" s="1" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="L3" s="9" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="55" t="s">
-        <v>378</v>
+      <c r="A4" s="54" t="s">
+        <v>375</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="L4" s="9" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="135" x14ac:dyDescent="0.25">
-      <c r="A5" s="55" t="s">
-        <v>170</v>
+      <c r="A5" s="54" t="s">
+        <v>168</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="K5" s="1" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="L5" s="9" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="60" x14ac:dyDescent="0.25">
-      <c r="A6" s="55" t="s">
-        <v>318</v>
+      <c r="A6" s="54" t="s">
+        <v>315</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="K6" s="1" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="L6" s="9" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="240" x14ac:dyDescent="0.25">
-      <c r="A7" s="55" t="s">
-        <v>403</v>
+      <c r="A7" s="54" t="s">
+        <v>399</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="J7" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="K7" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="K7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L7" s="9" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="222" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="55" t="s">
-        <v>400</v>
+      <c r="A8" s="54" t="s">
+        <v>396</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="J8" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="I8" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K8" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="L8" s="9" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="55" t="s">
-        <v>383</v>
+      <c r="A9" s="54" t="s">
+        <v>380</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="K9" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="L9" s="9" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
-    <row r="10" spans="1:12" ht="279" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>404</v>
+    <row r="10" spans="1:12" ht="255" x14ac:dyDescent="0.25">
+      <c r="A10" s="54" t="s">
+        <v>400</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="L10" s="9" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="132.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="55" t="s">
-        <v>319</v>
+      <c r="A11" s="54" t="s">
+        <v>316</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="K11" s="1" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="L11" s="9" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="55" t="s">
-        <v>320</v>
+      <c r="A12" s="54" t="s">
+        <v>317</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="29" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="K12" s="1" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="L12" s="9" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="55" t="s">
-        <v>325</v>
+      <c r="A13" s="54" t="s">
+        <v>322</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J13" s="29" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="K13" s="1" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="L13" s="14" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="55" t="s">
-        <v>321</v>
+      <c r="A14" s="54" t="s">
+        <v>318</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="K14" s="1" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="L14" s="9" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="55" t="s">
-        <v>326</v>
+      <c r="A15" s="54" t="s">
+        <v>323</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="K15" s="1" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="L15" s="9" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="382.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="56" t="s">
-        <v>171</v>
+      <c r="A16" s="55" t="s">
+        <v>169</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>96</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="H16" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="J16" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="I16" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K16" s="1" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="L16" s="14" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="55" t="s">
-        <v>322</v>
+      <c r="A17" s="54" t="s">
+        <v>319</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="K17" s="1" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="L17" s="9" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="55" t="s">
-        <v>376</v>
+      <c r="A18" s="54" t="s">
+        <v>373</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="K18" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="L18" s="9" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20" s="11" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="oMfFlhrqG3WXqpLkhH1nIzt/+wYFG1eTutg5OcBg3MakT9/hOLdrVEq7o1CH17gqUUTLAbHDvXhzWJEEFLPNyQ==" saltValue="fIjsn8VRXZ2q29UnrshaDQ==" spinCount="100000" sheet="1" sort="0" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Y+IGMto1+AZr9Ug/QdzvZX7Aug0fl0bGhb9AkZ4t88EgtZEuXpBjvqxFAy0EnPeWv2yhG3VtMZxVunnxTQSp2g==" saltValue="fqM5F+8eUjrY50kCpb0eVw==" spinCount="100000" sheet="1" sort="0" autoFilter="0"/>
   <autoFilter ref="A1:L18" xr:uid="{F41B14AE-C859-4F72-B5FC-FC8C80DCE966}"/>
   <phoneticPr fontId="5" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="L2" r:id="rId1" xr:uid="{B52B64C0-DC9A-4847-B2E8-B444718E2643}"/>
     <hyperlink ref="L3" r:id="rId2" xr:uid="{6ABC0082-229D-481B-B8D2-CD76F75D778A}"/>
     <hyperlink ref="L7" r:id="rId3" xr:uid="{254CE52E-5563-47A5-B7A3-32604C918A15}"/>
     <hyperlink ref="L5" r:id="rId4" xr:uid="{C5EE7113-F7CD-4562-AB22-36E7F9F35BB9}"/>
     <hyperlink ref="L11" r:id="rId5" xr:uid="{B71C833A-2DE5-4CDF-9708-4FCA371555BD}"/>
     <hyperlink ref="L8" r:id="rId6" xr:uid="{B6A42826-8512-4223-8CB7-C57C3F2D6D08}"/>
     <hyperlink ref="L10" r:id="rId7" xr:uid="{4EA52024-443A-44DD-9594-C0193A05B8EC}"/>
     <hyperlink ref="L6" r:id="rId8" xr:uid="{146BD712-EC1C-4B1F-9D56-C8ED80E346B6}"/>
     <hyperlink ref="L12" r:id="rId9" xr:uid="{C59CDAD4-1EF5-43C5-BD8C-9A6122A7C178}"/>
     <hyperlink ref="L13" r:id="rId10" xr:uid="{217762A2-A863-421E-A3C6-EADFE9AAEC18}"/>
     <hyperlink ref="L18" r:id="rId11" xr:uid="{ADB56819-31D0-45E5-A500-BCD54EB9D62E}"/>
     <hyperlink ref="L9" r:id="rId12" xr:uid="{E154DA9D-6637-41D6-9FB2-1D9B958454B0}"/>
     <hyperlink ref="L4" r:id="rId13" xr:uid="{F1B47D9D-8C11-4767-BD1F-370D0D7FD814}"/>
     <hyperlink ref="L15" r:id="rId14" xr:uid="{2033AA25-5E26-43D5-ABB9-E955BD09C41C}"/>
     <hyperlink ref="L14" r:id="rId15" xr:uid="{7B25FB77-0C02-4537-A99F-08BB14116543}"/>
     <hyperlink ref="L17" r:id="rId16" xr:uid="{8C585CB8-B07A-4A3E-87BE-F7FBD7DCA3D8}"/>
     <hyperlink ref="L16" r:id="rId17" xr:uid="{AC008C24-341E-416C-B098-B857ED89847C}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="45" fitToHeight="0" orientation="landscape" r:id="rId18"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98BDDAFC-7888-4C34-A8E3-8280683214C2}">
   <sheetPr>
     <tabColor theme="9"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O40"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A18" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D2" sqref="D2"/>
-      <selection pane="bottomLeft" activeCell="C3" sqref="C3"/>
+      <selection pane="bottomLeft" activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.140625" style="18" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="73.85546875" style="13" customWidth="1"/>
     <col min="4" max="4" width="20.85546875" style="13" customWidth="1"/>
     <col min="5" max="5" width="18.28515625" style="13" customWidth="1"/>
     <col min="6" max="6" width="18.85546875" style="13" customWidth="1"/>
     <col min="7" max="7" width="23.140625" style="13" customWidth="1"/>
     <col min="8" max="8" width="26.7109375" style="13" customWidth="1"/>
     <col min="9" max="9" width="17.7109375" style="13" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="13" customWidth="1"/>
     <col min="11" max="11" width="13.7109375" style="20" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" style="13" customWidth="1"/>
     <col min="13" max="13" width="17.140625" style="13" customWidth="1"/>
     <col min="14" max="14" width="14.5703125" style="13" customWidth="1"/>
     <col min="15" max="15" width="37.28515625" style="19" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" s="21" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B1" s="28" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="28" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="D1" s="28" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E1" s="28" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F1" s="28" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="G1" s="28" t="s">
         <v>3</v>
       </c>
       <c r="H1" s="28" t="s">
         <v>4</v>
       </c>
       <c r="I1" s="28" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="J1" s="28" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="K1" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L1" s="28" t="s">
         <v>1</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="O1" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:15" ht="45" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K2" s="2">
         <v>3002982</v>
       </c>
       <c r="L2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M2" s="1" t="s">
         <v>90</v>
       </c>
       <c r="N2" s="1" t="s">
         <v>59</v>
       </c>
       <c r="O2" s="10" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3" spans="1:15" ht="247.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="B3" s="15" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C3" s="16" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="G3" s="17" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K3" s="2">
         <v>92433</v>
       </c>
       <c r="L3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M3" s="1" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="N3" s="1" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="O3" s="9" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="26" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="2">
         <v>50200</v>
       </c>
       <c r="L4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="O4" s="9" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="2">
         <v>20729</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="1" t="s">
         <v>55</v>
       </c>
       <c r="O5" s="10" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="23" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>44</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K6" s="2">
         <v>80137</v>
       </c>
       <c r="L6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N6" s="1" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:15" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>53</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K7" s="2">
         <v>98974</v>
       </c>
       <c r="L7" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M7" s="1" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="1" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="10" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>81</v>
       </c>
       <c r="C8" s="23" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>78</v>
       </c>
       <c r="K8" s="2">
         <v>1603</v>
       </c>
       <c r="L8" s="1" t="s">
         <v>78</v>
       </c>
       <c r="M8" s="1" t="s">
         <v>79</v>
       </c>
       <c r="N8" s="1" t="s">
         <v>80</v>
       </c>
       <c r="O8" s="10" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:15" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>96</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K9" s="2">
         <v>3006202</v>
       </c>
       <c r="L9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M9" s="1" t="s">
         <v>74</v>
       </c>
       <c r="N9" s="1" t="s">
         <v>98</v>
       </c>
       <c r="O9" s="10" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>96</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K10" s="2">
         <v>3006211</v>
       </c>
       <c r="L10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M10" s="1" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="1" t="s">
         <v>98</v>
       </c>
       <c r="O10" s="10" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>58</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K11" s="2">
         <v>80054</v>
       </c>
       <c r="L11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N11" s="1" t="s">
         <v>55</v>
       </c>
       <c r="O11" s="10" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>103</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K12" s="2">
         <v>20730</v>
       </c>
       <c r="L12" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N12" s="1" t="s">
         <v>55</v>
       </c>
       <c r="O12" s="10" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="11" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J13" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K13" s="32">
         <v>15777</v>
       </c>
       <c r="L13" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="1" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="O13" s="33" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="114.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K14" s="2">
         <v>3000061</v>
       </c>
       <c r="L14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="O14" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="24" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K15" s="2">
         <v>3003259</v>
       </c>
       <c r="L15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="O15" s="10" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>127</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>38</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>126</v>
       </c>
       <c r="L16" s="1" t="s">
         <v>38</v>
       </c>
       <c r="M16" s="1" t="s">
         <v>128</v>
       </c>
       <c r="N16" s="1" t="s">
         <v>129</v>
       </c>
       <c r="O16" s="10" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J17" s="1" t="s">
         <v>121</v>
       </c>
       <c r="K17" s="2">
         <v>138636</v>
       </c>
       <c r="L17" s="1" t="s">
         <v>121</v>
       </c>
       <c r="M17" s="1" t="s">
         <v>79</v>
       </c>
       <c r="N17" s="1" t="s">
         <v>122</v>
       </c>
       <c r="O17" s="9" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>78</v>
       </c>
       <c r="K18" s="2">
         <v>1703</v>
       </c>
       <c r="L18" s="1" t="s">
         <v>78</v>
       </c>
       <c r="M18" s="1" t="s">
         <v>79</v>
       </c>
       <c r="N18" s="1" t="s">
         <v>80</v>
       </c>
       <c r="O18" s="10" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>78</v>
       </c>
       <c r="K19" s="2">
         <v>351703</v>
       </c>
       <c r="L19" s="1" t="s">
         <v>78</v>
       </c>
       <c r="M19" s="1" t="s">
         <v>79</v>
       </c>
       <c r="N19" s="1" t="s">
         <v>80</v>
       </c>
       <c r="O19" s="10" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>132</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>134</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>38</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>133</v>
       </c>
       <c r="L20" s="1" t="s">
         <v>38</v>
       </c>
       <c r="M20" s="1" t="s">
         <v>135</v>
       </c>
       <c r="N20" s="1" t="s">
         <v>12</v>
       </c>
       <c r="O20" s="10" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="86.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>85</v>
       </c>
       <c r="C21" s="23" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="K21" s="2">
         <v>8503</v>
       </c>
       <c r="L21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="M21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="N21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="O21" s="10" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="84" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="23" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C22" s="23" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J22" s="1" t="s">
         <v>78</v>
       </c>
       <c r="K22" s="2">
         <v>6503</v>
       </c>
       <c r="L22" s="1" t="s">
         <v>78</v>
       </c>
       <c r="M22" s="1" t="s">
         <v>79</v>
       </c>
       <c r="N22" s="1" t="s">
         <v>80</v>
       </c>
       <c r="O22" s="10" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:15" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>66</v>
       </c>
       <c r="C23" s="23" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J23" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K23" s="2">
         <v>50631</v>
       </c>
       <c r="L23" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M23" s="1" t="s">
         <v>65</v>
       </c>
       <c r="N23" s="1" t="s">
         <v>51</v>
       </c>
       <c r="O23" s="10" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="24" spans="1:15" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>194</v>
+    <row r="24" spans="1:15" ht="45" x14ac:dyDescent="0.25">
+      <c r="A24" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E24" s="4" t="s">
+      <c r="E24" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="F24" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="4" t="s">
+      <c r="F24" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="H24" s="4" t="s">
-        <v>283</v>
+      <c r="H24" s="1" t="s">
+        <v>445</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>251</v>
-[...8 lines deleted...]
-        <v>78</v>
+        <v>249</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="K24" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>38</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>154</v>
+        <v>447</v>
+      </c>
+      <c r="N24" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="O24" s="9" t="s">
+        <v>448</v>
       </c>
     </row>
-    <row r="25" spans="1:15" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>26</v>
+    <row r="25" spans="1:15" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="27" t="s">
+        <v>150</v>
+      </c>
+      <c r="B25" s="23" t="s">
+        <v>151</v>
+      </c>
+      <c r="C25" s="23" t="s">
+        <v>192</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E25" s="1" t="s">
+      <c r="E25" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="F25" s="1" t="s">
+      <c r="F25" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="G25" s="1" t="s">
+      <c r="G25" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="H25" s="1" t="s">
-        <v>175</v>
+      <c r="H25" s="4" t="s">
+        <v>280</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>251</v>
-[...14 lines deleted...]
-        <v>143</v>
+        <v>249</v>
+      </c>
+      <c r="J25" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="K25" s="7">
+        <v>3503</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>80</v>
       </c>
       <c r="O25" s="10" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
     </row>
-    <row r="26" spans="1:15" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:15" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
-        <v>105</v>
+        <v>140</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>106</v>
+        <v>142</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>184</v>
+        <v>26</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="K26" s="2">
-        <v>80515</v>
+        <v>70028</v>
       </c>
       <c r="L26" s="1" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="M26" s="1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="N26" s="1" t="s">
-        <v>59</v>
+        <v>141</v>
       </c>
       <c r="O26" s="10" t="s">
-        <v>107</v>
+        <v>143</v>
       </c>
     </row>
-    <row r="27" spans="1:15" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:15" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
-        <v>21</v>
+        <v>105</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>202</v>
+        <v>106</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>26</v>
+        <v>182</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="K27" s="2">
-        <v>36954</v>
+        <v>80515</v>
       </c>
       <c r="L27" s="1" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="M27" s="1" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="N27" s="1" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="O27" s="10" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
-    <row r="28" spans="1:15" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:15" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
-        <v>343</v>
+        <v>21</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>344</v>
+        <v>200</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>345</v>
+        <v>26</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E28" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" s="1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>187</v>
+        <v>172</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>22</v>
+      </c>
+      <c r="K28" s="2">
+        <v>36954</v>
       </c>
       <c r="L28" s="1" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="M28" s="1" t="s">
-        <v>349</v>
+        <v>24</v>
       </c>
       <c r="N28" s="1" t="s">
-        <v>348</v>
+        <v>25</v>
       </c>
       <c r="O28" s="10" t="s">
-        <v>347</v>
+        <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:15" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
-        <v>108</v>
+        <v>340</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>111</v>
+        <v>341</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>110</v>
+        <v>342</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>23</v>
+        <v>97</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>185</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>2005164</v>
+        <v>38</v>
+      </c>
+      <c r="K29" s="2" t="s">
+        <v>343</v>
       </c>
       <c r="L29" s="1" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="M29" s="1" t="s">
-        <v>11</v>
+        <v>346</v>
       </c>
       <c r="N29" s="1" t="s">
-        <v>17</v>
+        <v>345</v>
       </c>
       <c r="O29" s="10" t="s">
-        <v>112</v>
+        <v>344</v>
       </c>
     </row>
-    <row r="30" spans="1:15" ht="117" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>211</v>
+    <row r="30" spans="1:15" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>110</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>219</v>
+        <v>109</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>23</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>279</v>
+        <v>183</v>
       </c>
       <c r="I30" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J30" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K30" s="2">
-        <v>80440</v>
+        <v>2005164</v>
       </c>
       <c r="L30" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N30" s="1" t="s">
         <v>17</v>
       </c>
       <c r="O30" s="10" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
     </row>
-    <row r="31" spans="1:15" ht="225" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>443</v>
+    <row r="31" spans="1:15" ht="117" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="B31" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="C31" s="23" t="s">
+        <v>209</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>10</v>
+        <v>217</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>216</v>
+      </c>
+      <c r="G31" s="23" t="s">
+        <v>18</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>187</v>
+        <v>276</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>8</v>
+      </c>
+      <c r="K31" s="2">
+        <v>80440</v>
       </c>
       <c r="L31" s="1" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="M31" s="1" t="s">
-        <v>128</v>
+        <v>11</v>
       </c>
       <c r="N31" s="1" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="O31" s="10" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="176.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="22" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>76</v>
       </c>
       <c r="C32" s="25" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>75</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="23" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J32" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K32" s="2">
         <v>3019310</v>
       </c>
       <c r="L32" s="1" t="s">
         <v>73</v>
       </c>
       <c r="M32" s="1" t="s">
         <v>74</v>
       </c>
       <c r="N32" s="1" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="O32" s="10" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
     </row>
     <row r="33" spans="1:15" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J33" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K33" s="2">
         <v>50590</v>
       </c>
       <c r="L33" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M33" s="1" t="s">
         <v>114</v>
       </c>
       <c r="N33" s="1" t="s">
         <v>51</v>
       </c>
       <c r="O33" s="10" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="78" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>70</v>
       </c>
       <c r="C34" s="23" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J34" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K34" s="2">
         <v>80312</v>
       </c>
       <c r="L34" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N34" s="1" t="s">
         <v>69</v>
       </c>
       <c r="O34" s="10" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:15" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>29</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="I35" s="43" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K35" s="2">
         <v>10666</v>
       </c>
       <c r="L35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M35" s="1" t="s">
         <v>30</v>
       </c>
       <c r="N35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="O35" s="10" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="86.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="44" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>58</v>
       </c>
       <c r="F36" s="4" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J36" s="4" t="s">
         <v>8</v>
       </c>
       <c r="K36" s="7">
         <v>50206</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>8</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>11</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O36" s="10" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
     </row>
     <row r="37" spans="1:15" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="27" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B37" s="23" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C37" s="23" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F37" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H37" s="4" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J37" s="4" t="s">
         <v>78</v>
       </c>
       <c r="K37" s="7">
         <v>9503</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O37" s="10" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:15" ht="375" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="34" t="s">
+        <v>295</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="C38" s="57" t="s">
+        <v>426</v>
+      </c>
+      <c r="D38" s="31" t="s">
+        <v>297</v>
+      </c>
+      <c r="E38" s="4" t="s">
         <v>298</v>
       </c>
-      <c r="B38" s="5" t="s">
+      <c r="F38" s="4" t="s">
         <v>299</v>
       </c>
-      <c r="C38" s="58" t="s">
-[...2 lines deleted...]
-      <c r="D38" s="31" t="s">
+      <c r="G38" s="57" t="s">
+        <v>437</v>
+      </c>
+      <c r="H38" s="4" t="s">
         <v>300</v>
       </c>
-      <c r="E38" s="4" t="s">
+      <c r="I38" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="J38" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="F38" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K38" s="32" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="L38" s="1" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="O38" s="33" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="40" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A40" s="18" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="/64fwv6m6w3L32xvZ1qXoF/iqABhIdnyM8OTpq7alF9Yqj82UvP++/w8Y8gO4zZ/EQ21dDv8Tnxfe4hIPwKdkw==" saltValue="LEfV2kMlkM6zGcVHkeVbvQ==" spinCount="100000" sheet="1" sort="0" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ntHrgxyqcsBA/lBoYUrw7xdhuxlxo6boBl+DkxdsApHBfsGZ1Da3cfb8zp1jpln/8mpoiwLj+tqsmm57Id7X7g==" saltValue="f12asbh5CXXiapZe92oRDg==" spinCount="100000" sheet="1" sort="0" autoFilter="0"/>
   <autoFilter ref="A1:O38" xr:uid="{98BDDAFC-7888-4C34-A8E3-8280683214C2}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:O38">
     <sortCondition ref="A1:A38"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId1" xr:uid="{3355037F-E924-40F8-9A79-49E475597350}"/>
     <hyperlink ref="D32" r:id="rId2" xr:uid="{C76B5B37-0217-4523-B903-59DA95DB0E92}"/>
-    <hyperlink ref="O31" r:id="rId3" xr:uid="{922AA0D4-8A44-496B-AF1F-9B70A9A30820}"/>
-[...36 lines deleted...]
-    <hyperlink ref="O36" r:id="rId40" xr:uid="{B210C322-C6DD-4F8F-97FD-54C8754D37DA}"/>
+    <hyperlink ref="O16" r:id="rId3" xr:uid="{646E5D30-AF57-4D2D-8270-F45EC17000C7}"/>
+    <hyperlink ref="O20" r:id="rId4" xr:uid="{B4B7BB29-A138-4E82-9CB7-210B0464662E}"/>
+    <hyperlink ref="O26" r:id="rId5" xr:uid="{D2047556-E936-4AC4-B03B-2A1E45BCF299}"/>
+    <hyperlink ref="O28" r:id="rId6" xr:uid="{73CAAEC0-4E10-4598-89F6-3FCD35BA2BC2}"/>
+    <hyperlink ref="O37" r:id="rId7" xr:uid="{50C5ABA1-8515-46D6-BC71-6B1903824E59}"/>
+    <hyperlink ref="O21" r:id="rId8" xr:uid="{BBAC33BA-926D-4742-B1ED-25E734691B9D}"/>
+    <hyperlink ref="O25" r:id="rId9" xr:uid="{A6C639BF-3284-43A2-8640-5EE00BA37995}"/>
+    <hyperlink ref="O18" r:id="rId10" xr:uid="{A4CD3D46-0447-411A-AAD9-8060FF500ABE}"/>
+    <hyperlink ref="O22" r:id="rId11" xr:uid="{EA553B90-E83C-46E2-A096-F222FF0EE19F}"/>
+    <hyperlink ref="O8" r:id="rId12" xr:uid="{711AD0DB-B20A-4284-B243-6A4EDE304168}"/>
+    <hyperlink ref="O4" r:id="rId13" xr:uid="{8A81CA59-F464-47DA-BA83-B1DBAD7CACD4}"/>
+    <hyperlink ref="O5" r:id="rId14" xr:uid="{54BF7801-A4FB-450F-884E-1781B12BAAD4}"/>
+    <hyperlink ref="O12" r:id="rId15" xr:uid="{DF94AD76-0495-45A3-B588-3D23D97D7713}"/>
+    <hyperlink ref="O14" r:id="rId16" xr:uid="{093BECF4-F295-40C9-AEC3-6F66C4C7CD5E}"/>
+    <hyperlink ref="O31" r:id="rId17" xr:uid="{E0FACB20-F531-45C6-BC95-C33C78CB801A}"/>
+    <hyperlink ref="O19" r:id="rId18" xr:uid="{87C2F3C4-1C09-4091-A62C-F4FBF37149E0}"/>
+    <hyperlink ref="O2" r:id="rId19" xr:uid="{44F9BE82-AA3A-47A1-A09B-5E693563C5F3}"/>
+    <hyperlink ref="O33" r:id="rId20" xr:uid="{79BFE82F-B47D-4B77-98F6-A38FC4ACB599}"/>
+    <hyperlink ref="O23" r:id="rId21" xr:uid="{CA1DD124-B8A8-4FCA-ADEA-6BCDE8538239}"/>
+    <hyperlink ref="O7" r:id="rId22" xr:uid="{45AF4C62-8C29-478B-9626-5EE77188420F}"/>
+    <hyperlink ref="O35" r:id="rId23" xr:uid="{80D60B8D-26A1-41DD-B172-9D18223A2C63}"/>
+    <hyperlink ref="O27" r:id="rId24" xr:uid="{391DDF6E-D1E0-4252-89C8-62FA608CA2C9}"/>
+    <hyperlink ref="O30" r:id="rId25" xr:uid="{0F07127E-B89A-47D1-AB0B-39AD8ED36536}"/>
+    <hyperlink ref="O32" r:id="rId26" xr:uid="{BC1B6262-2CA6-4555-9686-017C30FD7C93}"/>
+    <hyperlink ref="O15" r:id="rId27" xr:uid="{FD9AC9E5-478C-4507-8E6B-9458805186AA}"/>
+    <hyperlink ref="O6" r:id="rId28" xr:uid="{A8F203D5-FE56-4BF8-843A-633AE72C0E67}"/>
+    <hyperlink ref="O34" r:id="rId29" xr:uid="{E8D34120-01BC-47C7-9186-FDCDB2D9ED3D}"/>
+    <hyperlink ref="O11" r:id="rId30" xr:uid="{69985EA9-7D9A-4A9A-80D1-C4FCA50A5E38}"/>
+    <hyperlink ref="O17" r:id="rId31" xr:uid="{D7098814-9148-45FD-A5DD-437A4C613C7B}"/>
+    <hyperlink ref="O10" r:id="rId32" xr:uid="{99E77C32-F2A2-41E5-82A1-2E701C7A1B69}"/>
+    <hyperlink ref="O3" r:id="rId33" xr:uid="{17887B2B-B320-4406-95BF-25644B0602A5}"/>
+    <hyperlink ref="D38" r:id="rId34" xr:uid="{FD28B5BD-B03E-4F64-ADD0-2E5891EFF18D}"/>
+    <hyperlink ref="O38" r:id="rId35" xr:uid="{3072C121-83C0-407B-95A3-28F5C3846C86}"/>
+    <hyperlink ref="O9" r:id="rId36" xr:uid="{04015533-E3B8-4EB6-9D58-C828AF0AE1C9}"/>
+    <hyperlink ref="O13" r:id="rId37" xr:uid="{D4545A14-52C7-4471-8F2B-C1614B88691A}"/>
+    <hyperlink ref="O29" r:id="rId38" xr:uid="{F6513377-C2EE-4CAC-8E75-CBBF8C2B30E8}"/>
+    <hyperlink ref="O36" r:id="rId39" xr:uid="{B210C322-C6DD-4F8F-97FD-54C8754D37DA}"/>
+    <hyperlink ref="O24" r:id="rId40" xr:uid="{171BDDDC-DC6D-48F6-9214-54D4F706DB25}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="40" fitToHeight="0" orientation="landscape" r:id="rId41"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D0936731-5A0D-473A-80F2-8BBD7349391C}">
   <sheetPr>
     <tabColor rgb="FFCC99FF"/>
   </sheetPr>
-  <dimension ref="A1:A77"/>
+  <dimension ref="A1:K77"/>
   <sheetViews>
-    <sheetView topLeftCell="A48" zoomScale="190" zoomScaleNormal="190" workbookViewId="0">
-      <selection activeCell="A76" sqref="A76"/>
+    <sheetView zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
+      <selection activeCell="J56" sqref="J56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="10" max="10" width="24.7109375" style="64" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="36"/>
     </row>
+    <row r="19" spans="10:11" ht="51" x14ac:dyDescent="0.25">
+      <c r="J19" s="65" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="20" spans="10:11" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="J20" s="66" t="s">
+        <v>454</v>
+      </c>
+      <c r="K20" s="60"/>
+    </row>
+    <row r="21" spans="10:11" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="J21" s="67" t="s">
+        <v>455</v>
+      </c>
+    </row>
     <row r="77" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A77" s="45" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="lmDyM8Zf3GOOzH/eKMDLHF/oQMsrqCV5p4VnR0Q9Qbzj75m8K+ZEoxuMbv92jmn+DJcQz1ZdJ/9sXzp0hey1iQ==" saltValue="8ujA5sS9lAAoT4zxck1H7g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="VsdyJZ25QpszFeTyMJTVJZaPuQXm3Ij4NgPHX5oaXfSjA8H0yOB/IGM1pGnFoIxY9Pt7/11Xx53S8EEe0p6nIQ==" saltValue="kV4EpNjVO57KMrphXQZOTw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <hyperlinks>
+    <hyperlink ref="J19" r:id="rId1" display="https://knowit.nyp.org/index.htm?f=Audience%3ALabs" xr:uid="{FFB52275-89C7-416C-A486-BAAF4E67AD89}"/>
+    <hyperlink ref="J21" r:id="rId2" display="https://knowit.nyp.org/Beaker/Specimen_Collection_Procedural.htm?rhsearch=rover%20collection&amp;rhhlterm=rover%20collection%20collect%20collected%20collecting" xr:uid="{B92DDFE7-33F3-4E76-B5EC-D0697A114A1B}"/>
+    <hyperlink ref="J20" r:id="rId3" display="https://knowit.nyp.org/Beaker/Specimen_Collection_Beaker.htm?rhsearch=rover%20collection&amp;rhhlterm=rover%20collection%20collecting%20collected%20collect" xr:uid="{98DB1FB7-C4FA-48BC-91EC-D74DBD776430}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{167D4151-9107-4024-9F28-033A991901A3}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:B18"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView topLeftCell="A5" zoomScale="94" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="B11" sqref="B11"/>
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.85546875" style="42" customWidth="1"/>
     <col min="2" max="2" width="110.140625" style="38" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="49" t="s">
-        <v>292</v>
+      <c r="A1" s="48" t="s">
+        <v>289</v>
       </c>
       <c r="B1" s="37"/>
     </row>
     <row r="2" spans="1:2" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="39"/>
       <c r="B2" s="40"/>
     </row>
     <row r="3" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="41">
         <v>1</v>
       </c>
-      <c r="B3" s="47" t="s">
-        <v>369</v>
+      <c r="B3" s="46" t="s">
+        <v>366</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="41">
         <v>2</v>
       </c>
-      <c r="B4" s="48" t="s">
-        <v>370</v>
+      <c r="B4" s="47" t="s">
+        <v>367</v>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="41">
         <v>3</v>
       </c>
-      <c r="B5" s="46" t="s">
-        <v>278</v>
+      <c r="B5" s="58" t="s">
+        <v>449</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="41">
+    <row r="6" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="59" t="s">
+        <v>450</v>
+      </c>
+      <c r="B6" s="60" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="59" t="s">
+        <v>452</v>
+      </c>
+      <c r="B7" s="61" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="41">
         <v>4</v>
       </c>
-      <c r="B6" s="47" t="s">
-        <v>332</v>
+      <c r="B8" s="46" t="s">
+        <v>329</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="41">
+    <row r="9" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="41">
         <v>5</v>
       </c>
-      <c r="B7" s="47" t="s">
-        <v>371</v>
+      <c r="B9" s="46" t="s">
+        <v>368</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="41">
+    <row r="10" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="41">
         <v>6</v>
       </c>
-      <c r="B8" s="48" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="B10" s="47" t="s">
-        <v>367</v>
+        <v>324</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="41">
+        <v>7</v>
+      </c>
+      <c r="B11" s="47" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="41">
+        <v>8</v>
+      </c>
+      <c r="B12" s="46" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="41">
         <v>9</v>
       </c>
-      <c r="B11" s="48" t="s">
-        <v>368</v>
+      <c r="B13" s="47" t="s">
+        <v>365</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="41">
+    <row r="14" spans="1:2" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="41">
         <v>10</v>
       </c>
-      <c r="B12" s="47" t="s">
-        <v>372</v>
+      <c r="B14" s="46" t="s">
+        <v>369</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="41">
+    <row r="15" spans="1:2" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="41">
         <v>11</v>
       </c>
-      <c r="B13" s="47" t="s">
-        <v>366</v>
+      <c r="B15" s="46" t="s">
+        <v>363</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="59">
+    <row r="16" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="62">
         <v>12</v>
       </c>
-      <c r="B14" s="52" t="s">
-        <v>397</v>
+      <c r="B16" s="51" t="s">
+        <v>393</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="235.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B15" s="53" t="e" vm="1">
+    <row r="17" spans="1:2" ht="235.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="63"/>
+      <c r="B17" s="52" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>392</v>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="38" t="s">
+        <v>388</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="o8SZpDfR6sjYRiW1gxn2SSq/7sKPQNSNRP+ymznoWaKh9TvagqEUBn/Ra3GiBKDww0WNLwV4dDs8lewz+wn3qA==" saltValue="2pnfkiRO5Wnv0n7YS9fpDw==" spinCount="100000" sheet="1" sort="0" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="FluLy+p4dGxUVovrRMfyOFBiVWqzRIN00w41CD4FI/yMXKPwdBWwi6r4TlHJzPanrH2hAnADfnBDNld1v45fbA==" saltValue="C8LSNNX+P+I2zVa3IGLO6A==" spinCount="100000" sheet="1" sort="0" autoFilter="0"/>
   <mergeCells count="1">
-    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="A16:A17"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B5" r:id="rId1" xr:uid="{B7700E25-BF3A-4E6C-A6A8-BE78E679B101}"/>
+    <hyperlink ref="B5" r:id="rId1" display="https://knowit.nyp.org/index.htm?f=Audience%3ALabs" xr:uid="{22067DB7-EFAB-4398-BAA8-87A6CD8459FD}"/>
+    <hyperlink ref="B6" r:id="rId2" display="https://knowit.nyp.org/Beaker/Specimen_Collection_Beaker.htm?rhsearch=rover%20collection&amp;rhhlterm=rover%20collection%20collecting%20collected%20collect" xr:uid="{09DBD446-562B-4361-A1C1-4C5F03496677}"/>
+    <hyperlink ref="B7" r:id="rId3" display="https://knowit.nyp.org/Beaker/Specimen_Collection_Procedural.htm?rhsearch=rover%20collection&amp;rhhlterm=rover%20collection%20collect%20collected%20collecting" xr:uid="{478685D1-40FE-4CD8-B614-EFCF8F53B570}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="68" orientation="landscape" r:id="rId2"/>
+  <pageSetup scale="68" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CEB0674C-F1C2-4BCA-93FD-2AC6A35960A1}">
   <sheetPr>
     <tabColor theme="5" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:A81"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="O16" sqref="O16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="50" t="s">
-        <v>313</v>
+      <c r="A1" s="49" t="s">
+        <v>310</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="30"/>
     </row>
     <row r="3" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="35" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" s="35" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
     </row>
     <row r="45" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A45" s="35" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="81" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A81" s="45" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="wekGXTnEXbRz6+XBpskEgW4g8OhXnLEyHy7Dbbl1nqLecX9ea27RXHXbPmazYBlqG8cOU6TYyiiWKfy/aVhIZg==" saltValue="fGTOAw2NRm92mgEsZ3N+KQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3933AD99-D740-4478-9BE7-9D1B48ED385E}">
   <sheetPr>
     <tabColor theme="0" tint="-0.249977111117893"/>
   </sheetPr>
-  <dimension ref="A1:E10"/>
+  <dimension ref="A1:E11"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:XFD8"/>
+    <sheetView topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.5703125" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
     <col min="3" max="3" width="29.7109375" customWidth="1"/>
     <col min="4" max="4" width="37.42578125" customWidth="1"/>
-    <col min="5" max="5" width="37.85546875" customWidth="1"/>
+    <col min="5" max="5" width="55.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="50" t="s">
-        <v>314</v>
+      <c r="A1" s="49" t="s">
+        <v>311</v>
       </c>
     </row>
     <row r="3" spans="1:5" s="21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="28" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B3" s="28" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="28" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="E3" s="51" t="s">
-        <v>315</v>
+      <c r="E3" s="50" t="s">
+        <v>312</v>
       </c>
     </row>
     <row r="4" spans="1:5" s="13" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>37</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="13" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="10" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="D6" s="10" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="D8" s="10" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>385</v>
+    <row r="9" spans="1:5" ht="225" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="18" t="s">
+        <v>440</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="V+fcNig6N/CY35IBHfwPWhRlPfFzMVwtHcD3ZUiayhcqJcZjVDTE6+hi4/Bu6PXyq+616r+hpjCSRnELKEkPeA==" saltValue="JbUueNo3O+eR5MjyTbD8iw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="3sfJtX40e3Fq6rxn/BpT0JVVRlqeozRfvZIsoYNM5S1dYGqQqUGST91g5Kud6qLjkMcURlbFoQoPajTS0XTyaQ==" saltValue="RZDEGUthQRybpW/2pD45Bg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId1" xr:uid="{FCFEC6F9-E910-47D1-A91C-EF3A082A713A}"/>
     <hyperlink ref="D5" r:id="rId2" xr:uid="{9588816E-EB4F-4163-AA2D-167B3828F5BA}"/>
     <hyperlink ref="D6" r:id="rId3" xr:uid="{D45DB7AD-62C4-4639-9C17-C9F8D4013FEC}"/>
     <hyperlink ref="D7" r:id="rId4" xr:uid="{834C7470-ADF4-4DDF-8325-1BE487CF509B}"/>
+    <hyperlink ref="D9" r:id="rId5" xr:uid="{E73B0827-52E2-408E-BE5B-1E1FBE46E293}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BF5983132E879F4DB2CDE4881C672C52" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="88bf10c33b915c023eeda7548b1a6ee4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1b05d82d297216baf5b26c55225140df">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -9658,85 +9715,94 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C0A5559-D811-46E3-A488-137F74D1D04F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CD2189D-72F6-4D44-85DA-49B90932A75C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49BD85E3-BE36-4E79-BB7F-A57531CFFC41}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{ce9592cb-9ad7-4c62-b8df-8f0d19616282}" enabled="0" method="" siteId="{ce9592cb-9ad7-4c62-b8df-8f0d19616282}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>